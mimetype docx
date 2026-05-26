--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -9676,51 +9676,51 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}"/>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00050DDC">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Comune di Scandolara Ravara</w:t>
+      <w:t>Comune di Scandolara Ravara-old</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="0069328A" w:rsidRPr="00050DDC" w:rsidRDefault="0069328A" w:rsidP="0069328A">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>486409</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6121400" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>