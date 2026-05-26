--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -102,51 +102,51 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}"/>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="006B4D40" w:rsidRPr="006B4D40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Comune di Scandolara Ravara</w:t>
+        <w:t>Comune di Scandolara Ravara-old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B4D40" w:rsidRPr="006B4D40" w:rsidRDefault="00747BB1" w:rsidP="006B4D40">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4D40">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">