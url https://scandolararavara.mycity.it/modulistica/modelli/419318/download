--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -52,51 +52,51 @@
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="Immagine 2" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Titolo: logo - Descrizione: WebMobile:Bussola:GRAFICA:stemma_demo-01.jpg" style="position:absolute;left:0;text-align:left;margin-left:2.1pt;margin-top:-14.55pt;width:48.55pt;height:62.95pt;z-index:2;visibility:visible;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhANCLGQyyAgAAawUAAA4AAABkcnMvZTJvRG9jLnhtbKRUXU/bMBR9n7T/&#10;EOU9zQehaSNaFBqKkMaG0KY9Tq5z03jEH7LdFjTx33ftpAy0SZvYQ9Pra/vc43OufXb+wPtgD9ow&#10;KRZhOknCAASVDRPbRfjl8zqahYGxRDSklwIW4SOY8Hz5/t3ZQZWQyU72DegAQYQpD2oRdtaqMo4N&#10;7YATM5EKBE62UnNicai3caPJAdF5H2dJMo0PUjdKSwrGYLYeJsOlx29boPZT2xqwQb8IkZv1X+2/&#10;m0WYzbM0jJdnpNxqojpGRybkDUQ4YQLrPkPVxJJgp9kboBSjdqcB0TAq8TfSwug/0EYQ/k8YnOj7&#10;nYqo5IpYtmE9s49e8JGU2N8yeqsHhvTj/lYHrEFBw0AQjj5fc062TECAmQYMRcm/wuZGIhKUFztj&#10;ZE/Kq7tqfb2qSmMBl39rgMsoSSff1RadYrZHnF5upXPICeHKDEWJE+WDpPcmEHLVEbGFyig0G1sQ&#10;GRxTWstDB6QxLo0g8WsUP3x1kE3P1Jr1vbPRxaNkSP7vfSnbllGoJd1xEHZoTg09qieF6ZgyYaBL&#10;4BtAmfR1k/pegQf7wVhXDqOhW35ksypJ5tlFtDpNVlGeFJdRNc+LqEguizzJZ+kqXT253Wle7gyg&#10;DKSvFTu2bpr/xpYzqqWRrZ2gn/FA9HiPkGiaxL55gz3xt8Qp5Qkd/z1FTDlJHFej6R2K7S+OsRos&#10;7Vy6ReXGPC5+nvAy/1LWeWAU9svmcCMbtJjsrPRiPLSaOxwkGDz4K/rovr6Mk4dicppOixQ9pjhV&#10;zKfpyak3lpTHzUobewWSBy5ApZGnByd7PMVwsuMSV0tI57cv0YtXCTzCkPmTR+uqyqb1SR3Vs3kR&#10;5RvIotk6yaOLKj9NV0WxTuviaWR23O91cCcfGxGF8AKPT497L16OMX75Ri5/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQ&#10;RfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNeGacF&#10;XPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeUN9TE&#10;13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6hpIA+9a/vVZ&#10;9wIAAP//AwBQSwMEFAAGAAgAAAAhAH0ZjgXfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AUhO+C/2F5grd2kyiliXkpVfBiQWkV8bjNPpPU7Nuwu22iv97tSY/DDDPflKvJ9OJEzneWEdJ5&#10;AoK4trrjBuHt9XG2BOGDYq16y4TwTR5W1eVFqQptR97SaRcaEUvYFwqhDWEopPR1S0b5uR2Io/dp&#10;nVEhStdI7dQYy00vsyRZSKM6jgutGuihpfprdzQI7v5jvdG5fd/9PB/cYfPS1E9+RLy+mtZ3IAJN&#10;4S8MZ/yIDlVk2tsjay96hNssBhFmWZ6COPtJegNij5AvliCrUv4/UP0CAAD//wMAUEsDBAoAAAAA&#10;AAAAIQD6fWnrSGYAAEhmAAAVAAAAZHJzL21lZGlhL2ltYWdlMS5qcGVn/9j/4RADRXhpZgAATU0A&#10;KgAAAAgADAEAAAMAAAABAaEAAAEBAAMAAAABAhoAAAECAAMAAAADAAAAngEGAAMAAAABAAIAAAES&#10;AAMAAAABAAEAAAEVAAMAAAABAAMAAAEaAAUAAAABAAAApAEbAAUAAAABAAAArAEoAAMAAAABAAIA&#10;AAExAAIAAAAgAAAAtAEyAAIAAAAUAAAA1IdpAAQAAAABAAAA6AAAASAACAAIAAgALcbAAAAnEAAt&#10;xsAAACcQQWRvYmUgUGhvdG9zaG9wIENTNiAoTWFjaW50b3NoKQAyMDE2OjAxOjI1IDE2OjU2OjQ3&#10;AAAEkAAABwAAAAQwMjIxoAEAAwAAAAH//wAAoAIABAAAAAEAAABkoAMABAAAAAEAAACBAAAAAAAA&#10;AAYBAwADAAAAAQAGAAABGgAFAAAAAQAAAW4BGwAFAAAAAQAAAXYBKAADAAAAAQACAAACAQAEAAAA&#10;AQAAAX4CAgAEAAAAAQAADn0AAAAAAAAASAAAAAEAAABIAAAAAf/Y/+0ADEFkb2JlX0NNAAL/7gAO&#10;QWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwM&#10;DAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCACBAGQDASIAAhEBAxEB/90ABAAH&#10;/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUG&#10;BwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLR&#10;QwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZm&#10;doaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKB&#10;kRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwD1VJJJJSkO&#10;y+qvbudBcQ1o51PZEVTJbSGn1HipjHtt3H4/+STZkgWK+qYgE6/gkdk62tY330gF27QajcEMZF5O&#10;PIa0XCXDmDA9vP8AKUX5OIx1zxusdubVY1onU6Na1N9qDPXAoHp4ntrcCNXQ2GNH5v0lEZ66z6n5&#10;ddpcX6P9SDII/wBX7f5fvSWfn3Vl7XMDnMmGt7idk/5yK3PZvZU9pFjm7nR9Fum4y47VWys1oY1t&#10;lMOfPrgGdu32t97P3n+1Vboyqm3BzaST6XpuOhIHsaHfu+5RSzyiSIy4yKPCdNF4xggXHhvS93Zq&#10;vpuBNTw8DmCiLExKL2ZrMfc70mn1DoWg7f8ApfS/z1tqfDkOSJMo8JB4T5sWSAiRRsEWpJJJSrFJ&#10;JJJKf//Q9VSSSSUpVOpY4vxXn85g3CO8a7VbUXtDmlp4cCPvTZxEomJ6ikxlwyBHQtPBopsxWWNJ&#10;iyHmDrI9v0/pbmwmzH1Mpe2r9Ja4HSe/i/VV7elZzhtFzXMaIY0SwR4bG+1Vf2XmTBq+cghU5TyR&#10;iIjCdq4v5cTZjGBPEcg3um1T9hNLWZzotA1DnePf2Kvk011Fn2e0PYwlwkgxPvmU46Tl/ugKbei5&#10;LjDnMa08u5P+aojHLKNezroOL5Z/4Ul4MAb9z/B/Rb3SqSzEa90l9kuO4zElXVGtgrrawGQwBs/A&#10;QpLRxx4YRj2ADUnLikT3Kkkkk5apJJJJT//R9VSSQcjJbSWgtLt0lxH5rB9Ox38lqSkyw+rMfkdY&#10;pxjfbVV9nfZtqeWS4ODZO1SqyLc7IbmsvNGHQbDuOgeG+xza2H2urZHqPyf3/wCaVTGyBlZ+HkNc&#10;54sxLSHWCHEep/1P7iMd0XaX9lt/7l5f/bzkv2WP+5mX/wBvOV1JPU0/2Yf+5uX/ANvFL9mH/ubl&#10;/wDbxVxJJTnux7MXLwXMysmwWZAY9tlhc0t2ud9H5Ldpy8W9zmU3Mscz6TWODiI0921ZGb/SOnjx&#10;ygP+g9VMy2kFowbGDquET6tNZLXXem3aGj/Tez/B/wDkE2XRRNPUJLLq6yLMvEa0A4ufW41Oghzb&#10;GfSa/wDkv935v5i1E1INqSSSSU//0vUMnKoxavVyHiuuQC88Cf3v3W/ylz3Vev7bLamVOFl1Bbju&#10;Hu3CyPSs2/y/0ns/4tbnUa/VxHt2iwHQ1nTcD7HMbP57mu/R/wAtcnkfZs/NxveaGNob9pe72uqb&#10;RvbeHf6Oz6CS2RKm0O3UYd926xrGY7OmUAuED3+nnXNcyurc9vq5Hu3raymlvXcZpABGG8Q3Rohz&#10;fo/yVR6TZl5+XWzp7PsfSMZ+9rmtguAG3a57p9R9/wDhVoZ3/iio/wDCln/VNRjuiKdJJJPXKSSS&#10;SU1M3+k9O/8ADQ/6h6qdUqwS6yvOa3FFdu3FyapNjAZtH2hv0vSsdudU+r/wJW83+ldN/wDDQ/6h&#10;6L1irLfk1vZZt9HZZjVlrfTe9pPq03Wn3sdY3b6PurrTZ9EScGnJrPTsivIua/8AZ9Tm4b2HR9l5&#10;O26udtnqVfQqXV9MzWZeKx0j1mNaL69QWuLQ6HNfteuVFfTbuqdPycNobVfftvxHEF9dgMlrq/zK&#10;1pdMvazrOdn3AinJuGJj2aQ5zSWbed35iYtiaekSSSRZH//T77rz8n0zWytt1GwvtpOj3hpG/wBC&#10;yfZbS13rM9v5iwelm7LzTlMFdm9jW5d2Q3dtcAd91I+j/N1ssXRdYyrsfbYyk2MqAsc9mtjBO19j&#10;az/PVtb/AD1e/f6a5vCtwrrsvEZkfY8LLdLDEuM/zlVX+jrsa3/C/wDFoLJbut9W8rJy8/Nsrc49&#10;Pn9GHR9Mx7v7Vbd7mM9n6RHzv/FDR54ln/VNVXpuTkYnWG9Ix2sZihjXuY76TPZvc3f/AIS17nM9&#10;TerWd/4ocf8A8K2/9U1OjumO31TpJJJ6VJJJJKamb/Senf8Ahof9Q9aHWMdmRiena1z6C4esGEtd&#10;t/fbs+l6b9tmxUM3+k9O/wDDTf8AqXqHU+r23XPp6dlip1FbrLWGuXPa0/pfTss+jtq99W3+cTZK&#10;JcnNxMnp+b9ostdffWGvxLyAWWMYfT2WvH/aircz+uill1FOBflF1VmM3bg4LWzZbfPuue1x2tY5&#10;7moPUcR9WaaKMhwwz6d9Ie47A2520xuP73+etTqgx+mF3U7D6ufYAKqztcGkDR8WN3Uta3/RJjHW&#10;7vbsj7Nu2N+0bJ2T7d8fQ3fu70lD7ZV9h+2z+i9P1Z8o3pIsj//U9Iz68hz63V5Bxqmzuc1jXEO/&#10;N3Os3fo1yXU8M4HUmvta22h5D2WVs2Vkz7va0uZvZ9J7F2ec57cWw17t8e0s5Bn+17f3/wCQsHqu&#10;LRm4u3He2vM3NsdjvsaA4cP9Ow/T/kP/AO3Elkg0cx7RiZXWabAbsjKYKLG/SrY0btuv0bNrf0it&#10;jKDHdPz73OtqZjOx77mg2Ftp2Pi3ZLvd+8s+u7Fp9Hp+fuZVjXG2wR9JwEUNcWy1rfd+mf8A8Gtd&#10;mVfi9S6lbjVC6tlVD/SB2zDC53p6fT2JA0bQDqv+2em/6V3/AG2//wAgl+2emd7oHcljwB/0FZ6P&#10;1tmThYz8p4F1znMLgIYXh21jf5Pqf4NaxAIIIkHQgp3F4Lxq4Tur9Ma7b9oDiOSwOcP85jSm/bHT&#10;f9N/0H/+QWtgYVWBisxqfoMkzESSS5J/UsJljq32gPYC4jXgHa8t09+x309v0EuJTh251GTkYn2X&#10;dd9ntN9pDXBrWNa4e57w36T3LM6mwU25dWc4uzam1Nw7WgsBZzYPb9LY123e9bXWerOGA/JpLXYz&#10;ntqqGh9adbHh/wDodu/Y5n56xerZNOZ1HHva3e70mi+t7oAfWXbmWuMMZV++/wDPrTZG1kiixr73&#10;ZWFVj45yL8MEV1v0kH9I31B+a2h7v0b1f6d0V3Vsy/I6leH2U2Bl9TYduEbvTNrPos/M9ipNzstm&#10;JazFreb8kl+XmMDiXifb9n2j9Hj7fZuWx9VOkijdnm0OL2+m2poc3aJ3Pbc14a71GuCCIiyBu9D6&#10;dfp+ltHpxt29tsbdqSkkiyv/1fVVSy8Jllvripl5iHVv8uHVv12vV1JJTy/UPq8yx999LbQ54LhS&#10;5rdrSBwy3f8AQ/k+9Z2F1nLwdrLWasLHEERY8NHpit7v/C7v0a6bqdoxbG3PachjpPpFrngbR/gh&#10;U1/us/4VZDsGvqDjc/A+wmx2+2/JfLoOmlU+nTu/Me/+xUgxka6brVYmPkYXUMXEeH4+TF2GRy14&#10;Hr+lH0q3sex/0kD9q9U6lg3XjI+y1YFTXObWf0lrz7Wue/TY3RTbh4rskY3Q7j9pI/T2VOe6tu07&#10;mOutf+i/zf0n+jVXqmFk9PsYcp1LmuLW3tpdsNwafUb61H5v/GJIN/7zaxOodbqwD1c5QvqbZ6Vm&#10;PaBxo0PY5v5+5ylZ1EVdJ+0OhuV1L9EyNfSoaSxzgPp/6Sz/AIS6xZuKwZ2Y7Hw2tqx3n1Pst1vs&#10;DwNrfc0b7Nu72Vq3X07DY8Y3WMoUZdbdldb5a0VidnpWjbXYz8//AM+JKBKG3qFBx+nYtFZyW4Ic&#10;59Rafc6S2vd9L2bf0j2bFDBx8irJqyG4uRa1h3XfodI/4H1I/wDBVsY2DiVUU47bBkXkWOxsishj&#10;3tHudXU+rbZXY1vvr9T1Gf8AW0fAxM52dZj5l1udgurDh6oLCxwLXNruZDG27mu/lsSTRdOltl9V&#10;VteQ70XtLvoNBLXD9HrHs2KxVUypgY3gck6kn95x/OcpAACBoAnRZFJJJJKf/9b1VJJJJSlldbxe&#10;jNpfm9Qx/W2xIBMuI0Z7dzWrVVXPxXZFQ9LaL2GabHgkMcfb62z859bf5tJB2eaoyerZ9F1fRaa8&#10;HHxyA6muG2un/hC3b6nt/wDM1a6D0R4z7M/JodVWB+gZkOD7S78+67+V+4tD6vdLs6di2ttJNltr&#10;nEnnaPZW538p7W+otVJAjsS4f1k6V9pZRkU44vdRZNtTYDn1H6bW/R937iyraus19PtyMioO6dW7&#10;24mZ77QyQ2fWH6Vm3/jF2KFlY9eVjWY9v0LWljvmkoxvVx/q63otu/Iw8X7Pkj6bXals/wCjdr+j&#10;ct1ZnRelWYOPWMhwsvqDmMeNIYTPpbh9Ov8Awjd/82tNJMdlJJJJJUkkkkp//9f1VJfKqSSn6qSX&#10;yqkkp+qkl8qpJKfqpJfKqSSn6qSXyqkkp+qkl8qpJKfqpJfKqSSn/9n/7RfmUGhvdG9zaG9wIDMu&#10;MAA4QklNBAQAAAAAABocAVoAAxslRxwCAAACAAAcAgUABlN0YW1wYThCSU0EJQAAAAAAEGrJBL54&#10;S+IekMX2uoyTHz44QklNBDoAAAAAAR8AAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQ&#10;c3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJv&#10;b2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAABwASwBPAE4ASQBDAEEAIABNAEkATgBPAEwAVABBACAA&#10;IABQAFIARQBTAFMAIABDADYAMAAwADAAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAADgBJAG0A&#10;cABvAHMAdABhACAAcAByAG8AdgBhAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAM&#10;YnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50&#10;T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAA&#10;AAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVt&#10;bERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQg&#10;IGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAA&#10;QnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYj&#10;UHhsQHLAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQ&#10;QwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wg&#10;VW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0&#10;b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAA&#10;AAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABABLAAAAAEAAgEsAAAAAQACOEJJ&#10;TQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAAAeOEJJTQQZAAAAAAAEAAAAHjhC&#10;SU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAACOEJJTQP1AAAAAABIAC9m&#10;ZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAAB&#10;AC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////&#10;/////////////////////////wPoAAAAAP////////////////////////////8D6AAAAAD/////&#10;////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4A&#10;AAAAAAQAAAAAOEJJTQQaAAAAAANRAAAABgAAAAAAAAAAAAAAgQAAAGQAAAAOAHMAdABlAG0AbQBh&#10;AF8AZABlAG0AbwAtADAAMQAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAZAAAAIEA&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAQAAAAAAAG51bGwAAAACAAAA&#10;BmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25n&#10;AAAAAAAAAABCdG9tbG9uZwAAAIEAAAAAUmdodGxvbmcAAABkAAAABnNsaWNlc1ZsTHMAAAABT2Jq&#10;YwAAAAEAAAAAAAVzbGljZQAAABIAAAAHc2xpY2VJRGxvbmcAAAAAAAAAB2dyb3VwSURsb25nAAAA&#10;AAAAAAZvcmlnaW5lbnVtAAAADEVTbGljZU9yaWdpbgAAAA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVl&#10;bnVtAAAACkVTbGljZVR5cGUAAAAASW1nIAAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAE&#10;AAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAACBAAAAAFJnaHRs&#10;b25nAAAAZAAAAAN1cmxURVhUAAAAAQAAAAAAAG51bGxURVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAA&#10;AQAAAAAABmFsdFRhZ1RFWFQAAAABAAAAAAAOY2VsbFRleHRJc0hUTUxib29sAQAAAAhjZWxsVGV4&#10;dFRFWFQAAAABAAAAAAAJaG9yekFsaWduZW51bQAAAA9FU2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVs&#10;dAAAAAl2ZXJ0QWxpZ25lbnVtAAAAD0VTbGljZVZlcnRBbGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29s&#10;b3JUeXBlZW51bQAAABFFU2xpY2VCR0NvbG9yVHlwZQAAAABOb25lAAAACXRvcE91dHNldGxvbmcA&#10;AAAAAAAACmxlZnRPdXRzZXRsb25nAAAAAAAAAAxib3R0b21PdXRzZXRsb25nAAAAAAAAAAtyaWdo&#10;dE91dHNldGxvbmcAAAAAADhCSU0EKAAAAAAADAAAAAI/8AAAAAAAADhCSU0EEQAAAAAAAQEAOEJJ&#10;TQQUAAAAAAAEAAAAAThCSU0EDAAAAAAOmQAAAAEAAABkAAAAgQAAASwAAJcsAAAOfQAYAAH/2P/t&#10;AAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMT&#10;FRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQU&#10;Dg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAgQBk&#10;AwEiAAIRAQMRAf/dAAQAB//EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEB&#10;AQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIG&#10;FJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEA&#10;AhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdk&#10;RVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwD&#10;AQACEQMRAD8A9VSSSSUpDsvqr27nQXENaOdT2RFUyW0hp9R4qYx7bdx+P/kk2ZIFivqmIBOv4JHZ&#10;OtrWN99IBdu0Go3BDGReTjyGtFwlw5gwPbz/AClF+TiMdc8brHbm1WNaJ1OjWtTfagz1wKB6eJ7a&#10;3AjV0NhjR+b9JRGeus+p+XXaXF+j/UgyCP8AV+3+X70ln591Ze1zA5zJhre4nZP+citz2b2VPaRY&#10;5u50fRbpuMuO1VsrNaGNbZTDnz64Bnbt9rfez95/tVW6Mqptwc2kk+l6bjoSB7Gh37vuUUs8okiM&#10;uMijwnTReMYIFx4b0vd2ar6bgTU8PA5goixMSi9mazH3O9Jp9Q6FoO3/AKX0v89banw5DkiTKPCQ&#10;eE+bFkgIkUbBFqSSSUqxSSSSSn//0PVUkkklKVTqWOL8V5/OYNwjvGu1W1F7Q5paeHAj702cRKJi&#10;eopMZcMgR0LTwaKbMVljSYsh5g6yPb9P6W5sJsx9TKXtq/SWuB0nv4v1Ve3pWc4bRc1zGiGNEsEe&#10;GxvtVX9l5kwavnIIVOU8kYiIwnauL+XE2YxgTxHIN7ptU/YTS1mc6LQNQ53j39ir5NNdRZ9ntD2M&#10;JcJIMT75lOOk5f7oCm3ouS4w5zGtPLuT/mqIxyyjXs66Di+Wf+FJeDAG/c/wf0W90qksxGvdJfZL&#10;juMxJV1RrYK62sBkMAbPwEKS0cceGEY9gA1Jy4pE9ypJJJOWqSSSSU//0fVUkkHIyW0loLS7dJcR&#10;+awfTsd/JakpMsPqzH5HWKcY321VfZ32banlkuDg2TtUqsi3OyG5rLzRh0Gw7joHhvsc2th9rq2R&#10;6j8n9/8AmlUxsgZWfh5DXOeLMS0h1ghxHqf9T+4jHdF2l/Zbf+5eX/285L9lj/uZl/8AbzldST1N&#10;P9mH/ubl/wDbxS/Zh/7m5f8A28VcSSU57sezFy8FzMrJsFmQGPbZYXNLdrnfR+S3acvFvc5lNzLH&#10;M+k1jg4iNPdtWRm/0jp48coD/oPVTMtpBaMGxg6rhE+rTWS113pt2ho/03s/wf8A5BNl0UTT1CSy&#10;6usizLxGtAOLn1uNToIc2xn0mv8A5L/d+b+YtRNSDakkkklP/9L1DJyqMWr1ch4rrkAvPAn9791v&#10;8pc91Xr+2y2plThZdQW47h7twsj0rNv8v9J7P+LW51Gv1cR7dosB0NZ03A+xzGz+e5rv0f8ALXJ5&#10;H2bPzcb3mhjaG/aXu9rqm0b23h3+js+gktkSptDt1GHfdusaxmOzplALhA9/p51zXMrq3Pb6uR7t&#10;62sppb13GaQARhvEN0aIc36P8lUek2Zefl1s6ez7H0jGfva5rYLgBt2ue6fUff8A4VaGd/4oqP8A&#10;wpZ/1TUY7oinSSST1ykkkklNTN/pPTv/AA0P+oeqnVKsEusrzmtxRXbtxcmqTYwGbR9ob9L0rHbn&#10;VPq/8CVvN/pXTf8Aw0P+oei9Yqy35Nb2WbfR2WY1Za303vaT6tN1p97HWN2+j7q602fREnBpyaz0&#10;7IryLmv/AGfU5uG9h0fZeTturnbZ6lX0Kl1fTM1mXisdI9ZjWi+vUFri0OhzX7XrlRX027qnT8nD&#10;aG1X37b8RxBfXYDJa6v8ytaXTL2s6znZ9wIpybhiY9mkOc0lm3nd+YmLYmnpEkkkWR//0++68/J9&#10;M1srbdRsL7aTo94aRv8AQsn2W0td6zPb+YsHpZuy805TBXZvY1uXdkN3bXAHfdSPo/zdbLF0XWMq&#10;7H22MpNjKgLHPZrYwTtfY2s/z1bW/wA9Xv3+mubwrcK67LxGZH2PCy3SwxLjP85VV/o67Gt/wv8A&#10;xaCyW7rfVvKycvPzbK3OPT5/Rh0fTMe7+1W3e5jPZ+kR87/xQ0eeJZ/1TVV6bk5GJ1hvSMdrGYoY&#10;17mO+kz2b3N3/wCEte5zPU3q1nf+KHH/APCtv/VNTo7pjt9U6SSSelSSSSSmpm/0np3/AIaH/UPW&#10;h1jHZkYnp2tc+guHrBhLXbf327Ppem/bZsVDN/pPTv8Aw03/AKl6h1Pq9t1z6enZYqdRW6y1hrlz&#10;2tP6X07LPo7avfVt/nE2SiXJzcTJ6fm/aLLXX31hr8S8gFljGH09lrx/2oq3M/ropZdRTgX5RdVZ&#10;jN24OC1s2W3z7rntcdrWOe5qD1HEfVmmijIcMM+nfSHuOwNudtMbj+9/nrU6oMfphd1Ow+rn2ACq&#10;s7XBpA0fFjd1LWt/0SYx1u727I+zbtjftGydk+3fH0N37u9JQ+2VfYfts/ovT9WfKN6SLI//1PSM&#10;+vIc+t1eQcaps7nNY1xDvzdzrN36Ncl1PDOB1Jr7WttoeQ9llbNlZM+72tLmb2fSexdnnOe3FsNe&#10;7fHtLOQZ/te39/8AkLB6ri0ZuLtx3trzNzbHY77GgOHD/TsP0/5D/wDtxJZINHMe0YmV1mmwG7Iy&#10;mCixv0q2NG7br9Gza39IrYygx3T8+9zramYzse+5oNhbadj4t2S73fvLPruxafR6fn7mVY1xtsEf&#10;ScBFDXFsta33fpn/APBrXZlX4vUupW41QurZVQ/0gdswwud6en09iQNG0A6r/tnpv+ld/wBtv/8A&#10;IJftnpne6B3JY8Af9BWej9bZk4WM/KeBdc5zC4CGF4dtY3+T6n+DWsQCCCJB0IKdxeC8auE7q/TG&#10;u2/aA4jksDnD/OY0pv2x03/Tf9B//kFrYGFVgYrMan6DJMxEkkuSf1LCZY6t9oD2AuI14B2vLdPf&#10;sd9Pb9BLiU4dudRk5GJ9l3XfZ7TfaQ1wa1jWuHue8N+k9yzOpsFNuXVnOLs2ptTcO1oLAWc2D2/S&#10;2Ndt3vW11nqzhgPyaS12M57aqhofWnWx4f8A6Hbv2OZ+esXq2TTmdRx72t3u9Jovre6AH1l25lrj&#10;DGVfvv8Az602RtZIosa+92VhVY+Oci/DBFdb9JB/SN9Qfmtoe79G9X+ndFd1bMvyOpXh9lNgZfU2&#10;HbhG70zaz6LPzPYqTc7LZiWsxa3m/JJfl5jA4l4n2/Z9o/R4+32blsfVTpIo3Z5tDi9vptqaHN2i&#10;dz23NeGu9RrggiIsgbvQ+nX6fpbR6cbdvbbG3akpJIsr/9X1VUsvCZZb64qZeYh1b/Lh1b9dr1dS&#10;SU8v1D6vMsfffS20OeC4Uua3a0gcMt3/AEP5PvWdhdZy8Hay1mrCxxBEWPDR6Yre7/wu79Gum6na&#10;MWxtz2nIY6T6Ra54G0f4IVNf7rP+FWQ7Br6g43PwPsJsdvtvyXy6DppVPp07vzHv/sVIMZGum61W&#10;Jj5GF1DFxHh+PkxdhkcteB6/pR9Kt7Hsf9JA/avVOpYN14yPstWBU1zm1n9Ja8+1rnv02N0U24eK&#10;7JGN0O4/aSP09lTnurbtO5jrrX/ov839J/o1V6phZPT7GHKdS5ri1t7aXbDcGn1G+tR+b/xiSDf+&#10;82sTqHW6sA9XOUL6m2elZj2gcaND2Ob+fucpWdRFXSftDobldS/RMjX0qGksc4D6f+ks/wCEusWb&#10;isGdmOx8Nrasd59T7Ldb7A8Da33NG+zbu9lat19Ow2PGN1jKFGXW3ZXW+WtFYnZ6Vo212M/P/wDP&#10;iSgSht6hQcfp2LRWcluCHOfUWn3Oktr3fS9m39I9mxQwcfIqyashuLkWtYd136HSP+B9SP8AwVbG&#10;Ng4lVFOO2wZF5FjsbIrIY97R7nV1Pq22V2Nb76/U9Rn/AFtHwMTOdnWY+ZdbnYLqw4eqCwscC1za&#10;7mQxtu5rv5bEk0XTpbZfVVbXkO9F7S76DQS1w/R6x7NisVVMqYGN4HJOpJ/ecfznKQAAgaAJ0WRS&#10;SSSSn//W9VSSSSUpZXW8XozaX5vUMf1tsSATLiNGe3c1q1VVz8V2RUPS2i9hmmx4JDHH2+ts/OfW&#10;3+bSQdnmqMnq2fRdX0WmvBx8cgOprhtrp/4Qt2+p7f8AzNWug9EeM+zPyaHVVgfoGZDg+0u/Puu/&#10;lfuLQ+r3S7OnYtrbSTZba5xJ52j2Vud/Ke1vqLVSQI7EuH9ZOlfaWUZFOOL3UWTbU2A59R+m1v0f&#10;d+4sq2rrNfT7cjIqDunVu9uJme+0MkNn1h+lZt/4xdihZWPXlY1mPb9C1pY75pKMb1cf6ut6Lbvy&#10;MPF+z5I+m12pbP8Ao3a/o3LdWZ0XpVmDj1jIcLL6g5jHjSGEz6W4fTr/AMI3f/NrTSTHZSSSSSVJ&#10;JJJKf//X9VSXyqkkp+qkl8qpJKfqpJfKqSSn6qSXyqkkp+qkl8qpJKfqpJfKqSSn6qSXyqkkp//Z&#10;ADhCSU0EIQAAAAAAVQAAAAEBAAAADwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABMA&#10;QQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAIABDAFMANgAAAAEAOEJJTQQGAAAAAAAHAAgB&#10;AQABAQD/4RAWaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49Iu+7&#10;vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFk&#10;b2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjMtYzAxMSA2Ni4xNDU2NjEs&#10;IDIwMTIvMDIvMDYtMTQ6NTY6MjcgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDov&#10;L3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24g&#10;cmRmOmFib3V0PSIiIHhtbG5zOmRjPSJodHRwOi8vcHVybC5vcmcvZGMvZWxlbWVudHMvMS4xLyIg&#10;eG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczp4bXBNTT0iaHR0&#10;cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RSZWY9Imh0dHA6Ly9ucy5hZG9i&#10;ZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZVJlZiMiIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMu&#10;YWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVzb3VyY2VFdmVudCMiIHhtbG5zOmlsbHVzdHJhdG9y&#10;PSJodHRwOi8vbnMuYWRvYmUuY29tL2lsbHVzdHJhdG9yLzEuMC8iIHhtbG5zOnBkZj0iaHR0cDov&#10;L25zLmFkb2JlLmNvbS9wZGYvMS4zLyIgeG1sbnM6cGhvdG9zaG9wPSJodHRwOi8vbnMuYWRvYmUu&#10;Y29tL3Bob3Rvc2hvcC8xLjAvIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHhtcDpNZXRhZGF0YURh&#10;dGU9IjIwMTYtMDEtMjVUMTY6NTY6NDcrMDE6MDAiIHhtcDpNb2RpZnlEYXRlPSIyMDE2LTAxLTI1&#10;VDE2OjU2OjQ3KzAxOjAwIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNi0wMS0yNVQxNjo1NjowNSswMTow&#10;MCIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBJbGx1c3RyYXRvciBDUzYgKE1hY2ludG9zaCkiIHht&#10;cE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6MDE4MDExNzQwNzIwNjgxMTgyMkFCRjgxQkY4NjFFNDQi&#10;IHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6MDM4MDExNzQwNzIwNjgxMTgyMkFFMTVDNTU3QjhB&#10;RDQiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0idXVpZDo1RDIwODkyNDkzQkZEQjExOTE0QTg1&#10;OTBEMzE1MDhDOCIgeG1wTU06UmVuZGl0aW9uQ2xhc3M9InByb29mOnBkZiIgaWxsdXN0cmF0b3I6&#10;U3RhcnR1cFByb2ZpbGU9IlByaW50IiBwZGY6UHJvZHVjZXI9IkFkb2JlIFBERiBsaWJyYXJ5IDEw&#10;LjAxIiBwaG90b3Nob3A6Q29sb3JNb2RlPSIzIj4gPGRjOnRpdGxlPiA8cmRmOkFsdD4gPHJkZjps&#10;aSB4bWw6bGFuZz0ieC1kZWZhdWx0Ij5TdGFtcGE8L3JkZjpsaT4gPC9yZGY6QWx0PiA8L2RjOnRp&#10;dGxlPiA8eG1wTU06RGVyaXZlZEZyb20gc3RSZWY6aW5zdGFuY2VJRD0ieG1wLmlpZDowMjgwMTE3&#10;NDA3MjA2ODExODIyQUUxNUM1NTdCOEFENCIgc3RSZWY6ZG9jdW1lbnRJRD0ieG1wLmRpZDowMjgw&#10;MTE3NDA3MjA2ODExODIyQUUxNUM1NTdCOEFENCIgc3RSZWY6b3JpZ2luYWxEb2N1bWVudElEPSJ1&#10;dWlkOjVEMjA4OTI0OTNCRkRCMTE5MTRBODU5MEQzMTUwOEM4IiBzdFJlZjpyZW5kaXRpb25DbGFz&#10;cz0icHJvb2Y6cGRmIi8+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBzdEV2dDph&#10;Y3Rpb249InNhdmVkIiBzdEV2dDppbnN0YW5jZUlEPSJ4bXAuaWlkOjAxODAxMTc0MDcyMDY4MTE4&#10;MjJBRTE1QzU1N0I4QUQ0IiBzdEV2dDp3aGVuPSIyMDE2LTAxLTI1VDE2OjUzOjE2KzAxOjAwIiBz&#10;dEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBJbGx1c3RyYXRvciBDUzYgKE1hY2ludG9zaCkiIHN0&#10;RXZ0OmNoYW5nZWQ9Ii8iLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249InNhdmVkIiBzdEV2dDppbnN0&#10;YW5jZUlEPSJ4bXAuaWlkOjAxODAxMTc0MDcyMDY4MTE4MjJBQkY4MUJGODYxRTQ0IiBzdEV2dDp3&#10;aGVuPSIyMDE2LTAxLTI1VDE2OjU2OjQ3KzAxOjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9i&#10;ZSBQaG90b3Nob3AgQ1M2IChNYWNpbnRvc2gpIiBzdEV2dDpjaGFuZ2VkPSIvIi8+IDwvcmRmOlNl&#10;cT4gPC94bXBNTTpIaXN0b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1w&#10;bWV0YT4gICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+4AIUFkb2JlAGRAAAAAAQMAEAMCAwYAAAAAAAAAAAAAAAD/&#10;2wCEAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQECAgICAgICAgIC&#10;AgMDAwMDAwMDAwMBAQEBAQEBAQEBAQICAQICAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDA//CABEIAIEAZAMBEQACEQEDEQH/xADiAAACAwADAQEAAAAAAAAA&#10;AAAACAYHCQMFCgQBAQEAAgMBAQEAAAAAAAAAAAAAAwUCBAYBBwgQAAAGAgEDAgUEAQUAAAAAAAEC&#10;AwQFBwYIACAREhATIhQ0FwkwQDEYFiEkJzc5EQABBQEAAQMCBAIGBQwDAAAEAQIDBQYHERITCAAU&#10;ISIVFiAxEDBBUTIXYSMktjhAgUJi0zTUltYnN3iXmAkSAAICAAQDBAUIBwgDAAAAAAECEQMAIRIE&#10;MUEFUWEiEyCRsTIGEDBxgaFScxTw0UJykrIjQMFiM0NjNBXhggf/2gAMAwEBAhEDEQAAAPfwAEVo&#10;bON01hD+btohz1xNunpLP7jnZRe1YAAAFBfJ+36mt3eu0dmveQv6H+S9/wB5a6eoX7s/MAAAAC//&#10;ACHvo1T7/DDnSvzDtqj+eda736i+KMn9s+bgAAAfDqz59fj/APQVG/J+97230JJeVWln7e/NHcWO&#10;oAAABlh0erErP39885PPQikWGsPHy2D7OABW3kCKx0y9dPsuva2QAFBQxL5wvLPhJdPjLchA/IMd&#10;IOXUWKq007HuLss5wAKAiiXPheWVeKq9Bu33TD5b1HY6nnn1eFZnOwbnrurtaylAAX+KKfcRV5QQ&#10;c068lttXsdbndHR5NQcw9OdzbXWdDaVnIABQMUTd8VDg5rcXO/ZfQltd0q2Fbivrck8Utxe/WdJa&#10;NnmABQsUUf4ehzqgoXvlu9SJ+ir/AMh88mpwls5bV+dT01w3e/yeuwe/N55XurEinB8PBvImyzsv&#10;Qbt9xBPIcoYOZRuKp0LmvL+y3NCJb2o9jD5NbWQmKnzHg5yL+R6ST3+z8/WAtmNflzBzyX4VLVZ2&#10;dTYakj9k7fLJaY6+MYw+lrd+hXFltd+zAEjjqM6oqGusYKLw0678gv3PcbiSzs/3a1mn6bkAAAQK&#10;KkzRh5+8c928stzP2KifWW81Vm6MAAACjcdNdsNB+5bsIJ5CrGNe8WdsAAAAAAAAAAH/2gAIAQIA&#10;AQUA9ZbJoSFF3mRPfQzHJ11n9q5HDOGNqRxpWDyfHslS680ZY62ZyWb17FOxzxGMHO7MZoRmSi3s&#10;bHcAxbK4izOu7MNb5bgtXYtj85g1hyUFE4/jg1YvjucY3C4+tQuOqxVf9b5om/Yz1C2q9RNRFl++&#10;218sLs21fzV04h45OHieuHIn8qJERH20Oe2jz20eOEkflAEB6RHtwDCfkIfzYdDj/VmYwcBQBN6C&#10;IBxRXsPbkP8ARdDj6RQCdgN8BTAYOHDuU3YxiCYxof6LoX+kOHc3YgnIYAPxQTdk+5jImMY0OP8A&#10;s+hf6Q4dymASG7CAfF4qGEoFEBEpvFSH+k6HH0hz9xOUfM/YnPL4Td+xyeJj9vGDVIdr7anATOPP&#10;bUDngbj45UGJg7cAwiJE/cNwREAUKUxSiUOd/EyagGKAiAunJ3awmABUOIEUMBjAoPiiQAD0EoCJ&#10;0e/CqGLwClEvmc5SmUAgn7EEwcKUwCHft27dB+wc8ANzxATHKYnC/EbxKHCkKAEKYTdSpU+xRUMC&#10;SfYyxBMHY4ES9sf0DB3BEgkL6GADAQgkL+x//9oACAEDAAEFAPVjDyMiDfHzCmtAQ6SbTBYuRSc4&#10;S8BhJwsvCqdeOrzCrhljWVv0AxdR7zGMLXWewoLYbM5ZOwElhfXW+RLQOTZvNzEdk+Is5J/MSgZ0&#10;lMY1LyUsjaUsm/yzrbLnauYm08FbKBaeFe2vbeJBxa78dSSfuzyD7rU7mX9ovPaLz2g57QcMXwMk&#10;5bLm6FlwRFJwd8tHuCukuhYO/HaiPckqB3Xo4coNU5Ga7HKiYTgHit0K/wAyCTQTIrkFhHuyOm/H&#10;xPcbLg3kHcWo5fuj/VdCv8yibk64Ej1pCPXKSW5MmX8I0VXbuAcuHTw/1PQryTRIu1dNXDB14qN0&#10;fJb2JNwqgLNRqsqwcrtZU/1HQr/MjJqKrP2yibuRBCMN80l8m9IuYz9qLGQdGL8tHuAO1BdMefMI&#10;cFdEOfMI8WXIBZEPYWbqqnXYxBpR34E8HYmK3k0EnbVNVulwrhZtIRcuVy04mQqRDyDNM8pJiVnJ&#10;uE3j4HrkjbG40EPV00Kc76DKqdpLOmXEmqLhmElIyLNq+l0mSj/241V6l7LRJdJdMqiyZCFTL6yJ&#10;wbmFmR9wGzczmRarx52xAfOk2DQhm7NqmkzauxeAAAHTLNooqSLiSfow0QYHs9G/MkUSlE2MEWKW&#10;/QeNjOE4OPPHtvRwgRyhFR52Tf8AY//aAAgBAQABBQD1ns1xrGzSNjFFw1sPNHTmUvbMMdeRl6RA&#10;zeM5tiOZo9djxmIs4+ZsupoJ8e0W0Ea0Llj0YXMBaW5itU4VnEDdHXsnXbTPKxpHBMSyasrcmcWg&#10;sSxA1Iu8SsvEcdxV1q1iK8JVfXKMEpWMyfVu8n6BtX7jByz1TtnxZaVWS+dY9DpY9Ade2ENN2Pt8&#10;XV5iQv8AV9nz+tKvP60q8kMCyOobaxG2Kvz+T6M8sljgjzFLCyXYOw62sNpbV69F0+JrCuLJ8QQU&#10;xfchtk9t+lj2dgtR43tNvyMZPRmCSCkhZrNaL3n6LoD/AJK2dxakVZDErEx93rxrLc8RclW82Lxs&#10;+U1Rnxa32IuTUzIbY2Htu8f/AEM6Lp7/AHN3AxO1p2xEcf1wzbaDWbOY6F3M5vnMWSTHtW3GY3Hd&#10;H437TsW371vH4fyDdFzlEbJ29r+HsupLpqaydcbndxGZ17hfz9gfbPb20MxrYabyqmM0zLXCzM9p&#10;7cC8/wD0F6Ll/wCxdnNtMpzPMth6lmcVujZ9LA9UnX3exf7I35A2G/ltlaic68bIXFKsG9UtLNTh&#10;5MNzNbRE25GtCYSW3GtMa+/uBrZzKrvwa1bD2bi0MIyits0zeVs3XrS6T3EuP/HYP/HruezbCrdq&#10;awwO8qsx7L6yw3kPaOd1Dsbp/urD2lSrhu3eN6FpTE9e6vl9jaUgJ7cbbGRZUVtfZGH3XsUxvG1Y&#10;OpvxV6nJYAX0tWlIvIsov/8AHtCZROUxuXbWv6mKVJgdj01/avZ7aCjao2E3Xw6hp/Ytvimp+TX5&#10;hbvAqNwOwsRsfD43Is/xfGcai8Sh/XZnKGtTTz+k8d2MkWFRVdKWPtFTNi63z1Yw7bYK4Mc11p2D&#10;mK0o+qcSwOhqou+QvBJJJBLp3WqzTiLw7A7J2y2EwTRHSOYa3t+R7Vf7qwmUYruPjOv347I7TDMP&#10;0L4q2QszGPx66wz+s9Yeln15j1tV3pjq1kFCV7+x/9oACAECAgY/APl2K9Q3qrZudym3qUAsXvck&#10;JX4QQrMQQNZUSImcsfFvT+m7Fm6l0jbrbb5011nzKWur0MA5dSFKsQJRsiOeP/m77ijabbbdZ2xt&#10;uWCzVOaqnSpWNq6m12hWhcwrFSDEdc2m96Lt9xvtp5jLTRr121redurhmYhS9vlqtUNZFgaGCscd&#10;F+HerdPtp67uenjdWhING3isW2JZfYal8CmJUGWVhAKnFt/QOs7fd1VuVY1OG0spggxmCDkfmN0e&#10;udYp6b0radT2vUjbYFZSxtgqQ0AF7RCt4mDsGAJAx8bdWoTd9R6k272fTd3RRU9pa65fLoqqR9Fb&#10;B1sPmMjkEDxHIA/He2o+AUboHwmFp2ltb1t5m68qnRtaqygeliL601oWVQYJmAdhser/AAatW83i&#10;2N1VVdnO0O3c0Uo252uh3N+40012oV01mwjUQVHTvimjqW06PZduR05tnuLm8m2+utF223ru0BVq&#10;Wu1yxCCqutibhde+pehfBA6jvh8NUbj8/bqpfb1Wvt1ZSUR5tRHvCoNTVjc1oLXp0FPmOrt5bnqG&#10;yrO4r0NpNgp/qPS0yrLYqkKGBC2aHAlcdI61tN3Ydr1Dyd22iybBfUi1KX3JUXNbQKlrBBr0lI0z&#10;jrOx+Hi/UPia9HCoNwSvnBYWzcg2pU5BCgCyS5VVPhXLpnSf/rnUTV8RVUFnTcbllUs5JNiHbP5Z&#10;8s6lrkykkBeDHor/AAN8W7fe9G2T33oXtrt/Ll1XcNa7wNbrorWukJbYmiuyywM4rHSOqdQt3L9V&#10;6h5m5bz3Z2QXvqAUMTpFiqlrn3ndtTcgPT3mxt/yrqnrb6HUqfsOF2Nfxztdx0XboF2+3XztnSiL&#10;kEXbUA0JlEsS5Y+8Sc8WU3fCSDSY1m2p0bvUoXYj6VB7safyW2pSeRY5/RoX14rq3nVunbfaMvjt&#10;Cu7qDxC1AAMwmfFaqzxnhjpfSKrWera7eukM3vMK0VAx7yFk9/zF9jVIz+YBJAOUE88SdtV/CMf8&#10;av8AhGP+NV/AMf8AGq/gGN2fy9YIrJBCgGZHPGR9LUDCj9P0OLmj/WH8p9HfCf8ASPtGBpP9Rftj&#10;24QcmHyyeGCI5ZYVS3i4QPYT7cXfij+U+jvvwj7RiHyM5H9OWCCc1GX0ngRjv+QjCfdj2YhBFQOL&#10;/wAUfyn0d9+EfaMKSchwHacIV4E8OzDseBMD5PD2cMahByzn+7DmfBi8f7o/lPo778I+0YM8MaiS&#10;TyOEZsiOA7Tjh4o+3ExlhwGhD6/oGBUoGmPr4Y3H4i+w+jvfwj7Rg6G4ZnLljTq8PEfXguff5Y1c&#10;onGTRgHiuHsU56uOLqVdfO1qYJAkRBg8yOzHBf4l/XjID1j9eM1j6SB7TjgPWP143b2somvSBIkk&#10;kZAd3M8sOGPiAEYSFlh7P/GGNjZjHDBjjgBWAPYcKjg5HPFhUdnswpJ8WAQc8NfZ7xj6oEYgnPBY&#10;e7MYVh2fbgqoOo8T+rsxrmflmJOCwmTyxBH6cPZixV4HMe3BMwFHLng2apExBxqMa24fRioLmF5Y&#10;B0GBgGfRkicE6CJ5n9WAtbeLmR+nbiWIju5/SMEKMuME4ixvF2ZxH088RqBbtHGPqwdTEpGU+nqc&#10;ThhUoCj9OOCxU908cKQJg8MElf6fYeOCUSD+nP5gjng6uM/KQeBwATJ/sX//2gAIAQMCBj8A+Xcn&#10;abYslNDXOTChakALPnEhQQTpkxnEY6Du95uQNlv7WRPLh3BSwVsGUlQplgyyYZcweWPi9abb7ren&#10;3iusggCxdbqzkBDAC1kjPLUJ4Z9M3G36lbTtNxpVrLdOlHaoXMsKATpr1sXkJ4CJBYY6l1jY7quz&#10;pVG78lC0i22X0KyVoHPiMGCRAZTJBBwlXVunXbexlBAdSsgiQRPGRn8xUOmbCzeb3c7O/ZhE1Bgv&#10;lzIIkkKhlhkpQEEiTj4d2NjUbTZfltxvKLbXVAKqzrsd2XU40lfAGEychmTj4Xss+KGHVeulrL0d&#10;XGinXZqvscMVsH9N20mCSJGUkbrd9O+ITZttu6DYllC+f5qi2xlou1KvlUzY9bAhn0AwsNjd9Cu2&#10;N3UkqpO8G4qrXzK63Zjfa1eotrLVrAJLuwHlmupAD1P4mOy23/d21flUixbnRbiCAzLCMy1EsYDm&#10;l2KLZqDfMbAB1G03L+S+oTp8zwLYIgqUYgkqQWTUhybHUOnbulRuNp5m3GpYXynYuQtQPlqlmstE&#10;NIYGcdO3XVY2vRq2XU/lAN5c5pSdDWKIJMpGkEkZnPe9Q+Adp5nSXthGpoUkAZaD5ya/GILkCHgE&#10;txA6ovxR0C7b9S3K1VMAj1+aqMalQJJhTqcvZrRWl0VNKFzv9ntEoXYbTRSvlKqqxqXSS2kCShLI&#10;vJFGlYzn09vuq/8AMrdWH0qQR9owdxZ8LXVdQtabbW8vc2MxzLG60+a2ZMCFAGQ7MLZX11jP7Irs&#10;Vh3EMFA+okHlgadxdY3eAPt1HDWUdO3d25U+FCVVSRzLySoPDJGMY3u/sQK99z2EDgC7FiB3Ccvm&#10;ETUQuknLLOce+/rx77+vHvt68e+3rxSQ7ZvHHDpTejsvEAgkfTHD0UBUmczHJRxY9wy788Jva9ya&#10;9lWXzP7YHhIUcCojUbDMmAsAE4224VnKtW0FuJ8XHlI7DGY9Gkdr/wB2ANjav/c7c+JVJDWaRkP8&#10;ciPCeInmMbBVAO13KMVMGQy8m7jmBkMxxz+XzdxYFqkCTwE5ZnkO0mAOJIGLqa6WFj0kIRnOuNDd&#10;0+LKCfdPPLbbS7cTaEWsbasEiBnFzghVBI1OJkjLMCMUqQARXwHDKOHd2ejQP9wYsr3yilFt012J&#10;JdZlgHHHSxkoVkDgdJGe6rv3Kt+VqYVFSYZ7CYZZg6ljSv3QST24rOoeeqrrXOVYqDBBg/RIz+Sx&#10;dAYcCv3gciufMgmO+MbSbDWq1KbCfC1S1ag4P3SfD6xilNhX5HRan1CBBaARmc9Rfi3EgcTJwn7h&#10;9o9Gj8QYqeu2Cmlq1IGl2B8SsxzBIgLmqyeZx0vc7NAKbLoepj4kecwVz0j6DBPdjqO9uBFN1oqr&#10;bKGYEiAJk8OMQDPf8mhKw9GgsycGYDjobkySHGRkjKOZ3SLW2pFFrWCYMSXXgJ0qrZ5TljqNtbN/&#10;1s+EH72WYPKVElRCjUMhhD/gPtHo0fiDBrtVjRqGrSSCB2iOOkw0d3DAue9rNwoDVPAKuqnTpYjP&#10;zFBGfBueOl37olLalimlRL2WzmxBMAEkSTBiTIJAxq0D8xomOWqOE9k5YSxduXrSGJXN1zgsFMBl&#10;APiUMDByxvtom68jZXsCDB1H7yrPuqwGRYSAdMThek7dUG0CgkHivhkgHizEkFi0mZgADFf7p9Gj&#10;98Yejp+/CNXWWYaM2APigsMiFzWAQ08Yzw1FG5I2RNdihmOkCxoMSeRBOZlpiZzw/U7G19QaAqmD&#10;HY0ESoAmdMdmZ8WPzmr+j5euY5RPDj9WKmTdmqocSFU58pLTA5HL6xhbLUV6WYMGVdKEzmYBI1Lx&#10;IBAPGMb7rFNoN9u5UIRxRVEwJ4NAz9WNna1hcivS5GcNAJB7+/HEj6jj3z6jiNefcCfZj3j6j+rC&#10;ugLBSWOWWQ4Hsk+rjjfJvnJ3yCsVOAVGj9oZcYBIk8R35Y6bTt9p5t+3BCq2Ug5jVGQFbE6WMAgi&#10;c8bq/qW5DWo4V1UgyInSWEQORC9hzx5ekeXERyjhHqxaU1a4y08eP15dpgwJwy7dlXeyGNbMoDcj&#10;pY5HuMxMaoJxt9hv9S1U3F2y94gf0wYkAQfGZPu5GDI6vZtqA9QrqbSCBwQk6cj4ozA4EDtjG0fd&#10;OBdYxWQPCWDQBPIt+yOcHn8gRfdGHre8B1BJGfAGCRlnByaJjnGH3NLKduXCqMiLZzYzySJgrnIm&#10;YyO1vRQx8sa0Zo8SEyGOQVRxYjJl4HFy7WpjfcS1twBJfPLRA8NceEE8eXbh9/5wJZdIVQRGckMG&#10;AOoERwyGYmfl84bdLTGatHrUmQD28jlmInG5tqW0MwkKQIBA4BtXDLhmPswiW1ZqVYiIdgAFAY/u&#10;HwyOQnHVdttLNW2sOuojirAa9McVIYEZwYGNzd+b8mvbVqSF9+xjwJOUAkGQOeG6sd2LKVfQyN2S&#10;AGUjgZPCOGeeDuGIG83fhHPRUCQTEhiPebLi7Y6RttvV5qbcMWWOJkhZiTEeIiDAME4pvTZXuAZf&#10;+ly/wBoAI4DUcsU2pu28pln3VBIPDOMiPowFXh9p7yeZPoJa6GxDPhKswED9nSDmexhE5yIw17dM&#10;/K6jqZ7GBaOGSzpSeRP/AKqeIG26HuW/NftshdkEEEF2bwmOUS08MpxX+ZakodOsVtpNgBka0PDs&#10;LDIkgxOHo2arXQx1eW9nhDDIQQJaOSxMZEwJx+X6xvfL3irpVSSqhRMFGyUjnHbIbPG2oW1bNwQ7&#10;V2KQrMOJVSsFSPeUsWWZBMHFtG8vs3GwNcjWCukgiA4gBiQSMpBiSBgADL0rN71Dba4jtzI4ZSAT&#10;yBPDG4r6NQm321cSqwHaR96I1Zd372Ld/uNsy1R4BYQ1mo8Wbv4xnlOXbjbX07UWNW4LKIBZOYHD&#10;McV5zwxddfTPS1bKq/xWaZgHWPEIMRmSOwxnZuNpsvK3I94HMifukz4T2iJ5/MDy9I3C+4zAkKTl&#10;qjmQJKzz7MXLaSbXsJz4wMlnvIGo58T8tu3tH9N1IP14qXcOHvQFQY4ITOmeY5ieBJA/sX//2gAI&#10;AQEBBj8A/prI7azihmubkTPVkELJSpCro+V0Alf/ALOyRg808zFYizLGz1p6fV5/D63tVSVcstzg&#10;qoSzs23Ln1tfJHZUxNzXvFmhjLnLgfEK6KVWsR0U35VTx+P1x55Y9FSidFp5rO2gkgmJmqjHVtaW&#10;FUDzy2gylEPKtGxyeIk8sierVRVTxpq+xztTbWtD9/KLT0qlsJswBryTPjmsIIJkhgedaOHijG8P&#10;n8Eo7w5GPX6zmSvqk4DTW+Wj0togaxy0Gfa2uZZnhn3Vk+riV4ML/SqsR6ukY9vhFaqfRE+V0VTf&#10;xCzSDkvrDIifYmhf7cscjWL62ujk/K7yn4L+H8/6iw/c+ircbRUOyyvSZbY6MaUd5Mlk6F0E8U6s&#10;ja822gVsT09cjJpGuRrlREXo9+LFf7C4kv8AH811tHS1xllMTb20Cg0tXWBFoDWlNMGOVSJIZXNc&#10;1qepfwan108MflYr8rwqEenydpXm186HaRaqmcDlauulDjKpCpI7oeJJonSRRtX0uXz6WrWVmg53&#10;CDY6GM6bqsAxZBj8pNnzH0VQHPo839sYWt9ofQGOXC6N0I6zK31ORWJU7ga5o+ezWFvDzmXG6G5J&#10;/S7a4rq8GHNUYFsgMQsdSOFbzK97Y2iCjvVSEIKlVzcxzZLbRMyNXcfvqy96mNz1ZZT56AiCWcQQ&#10;x0tmKEZeQMgYj5IG2Q8TZ5B/QrP6i+lSIh1vmg5NDXoLK2GQ+Kp8WBtMQ2VrxyB7EUd7WJK16REe&#10;3K1PUzwtDowTzPsNU6n1U7AD/cNjvacOCqElN0Uw7bwm0pY65kHrR4/odCqejz9aSryXv6rZ2gxb&#10;IQo7+aYdbeMZqD2OijWzDrjJmPhjaxpCPWZ0bWO/K1fFRRd8tpa/WhVrpyhL7SkjxTzGOfK6wFfm&#10;i/05ygStkYM1z1fAj3IjPKo5c7JzbeVmhzueIt7oKYyxr7RlFOcLDoC7Eo5rI2k2EDAxmQBthKnj&#10;9mKWWZHytiSivraW5IvtZ+o6MlbwsoogGC8N+6ZCK0qSRwzLKGCEudf8c87/AFvVfDUT+Oxq51c2&#10;CyBLAmc3/E2IweQeRW/9ZGSL4+mVkXSaS3ztUMwWhoRltMbUChQ+IoQYM3SsdSCK2JjVdIqzOkf5&#10;Vy+fxWUcjBQMWNyp926xqSxZk8r4fDMHKXO9F/n+aNrk8/inn69H6ZUgNVfV4jkIkb618eVVjRRm&#10;+fH9vn6iGsLvI1NfPEqFWrIjDTRo3u/NEPVtSOMklvqVyK8iOJHfz8/VJQQzSkQ0dRW1ERE3j3p4&#10;q0OEOOaXx+VJJWQo53j8PK/1HNOXFdP63iMUz477jdPrOX7y0w0henr9vUVQ5589Yv8AtyfYErF6&#10;ZWu9LU/IrfLvU1jPkT8vmtanhrU+QOl8In934wKv1/xFfL//APYHSf8AYfX/ABN/ML/R/wC+1z+C&#10;f2J/3P8AHwn1/wATfzC//O1x/wCD+vixaUfffkjp4tb8iKHG6Gh3nWrnRZuzoCcrqLSYYupVg0RK&#10;uLr4lVJFfGqJ+LfPhUuKXC9ExWxt89KTBfVmY09NenUswhbgCYrQWsMJmAfCaxYlSVGr608fw0Qk&#10;9YbafqSn2V2QJJBGNksZStH/AHBtruSZUVKimmPGY9kaOmf7yua1WRyObU92oOp2fNOE8xsOrES3&#10;1hFGFX9Jpc8wzM29Jis5YGy01tjcyBXS3dptiYDvfsiRxatEFFnlX439Ir7vVaIDV/EDsRoVzuK5&#10;1Vp7MRvaA2CmECvEBQireN6G15ccSQmBsZMzy13n+H4cwOVyfd/KilG9UbnxysbNzzbwySwzRubI&#10;ORC2b1RyNVHMkRHJ+KfVbF8f9rkgPmv8cbU5+55xhzz8/f8AeIeb5gerBrK/7eaIPphc2fgga6mm&#10;dOUbChkXsfcBNiZ8dga2AE/jfykwezL59dRVliHpsz0Xn0os9nRalCDZGTVegDcfCNIgQrRy6z0r&#10;LMhCJF/Qux6Pog8plY7Ktqy9BZMJSprJ7YlogpNwbBDNDT1Mcz0Ug0lYgxI0WSeSONrnJ0LHUWHv&#10;BdLvuG2+c41dV8EOg/cVP1AqsZz7Xz1bUHsK91+8O19qvbGUQ5qV0iIqFPZBynifQ+kx3Wpqshg+&#10;EZr4NcerLPX04tNWeNGmP+UnS6q+ocnhh7rQVEV5rwmGvsSwBPZa0gcZkLuH1ZQtMAUD8Md8DMBn&#10;Rnh54OcLX5qGcSiDe1HiUwzo1aLE5EVkDWtX8U/h+Fq+UTx8sKJETwvl3nBbHz4X+Sen+f4/z+tn&#10;m/kHV0XFYMf12Wi4H23nEFmb0nngFuTb9Arxuv03pS7N59sbiQ42gtKNLEUD1SwzOqzRFcR2PL9E&#10;6Xmb+L4m8p2Gf+NukydgQym3vRu/XFq6p6XlZ7FKnXy7HCqOtfRuhcx1cKUWUQvqRsrMwc6yCTf0&#10;eXxo/UMojboO5x+stsvW20gVrVaYGs0Y0B8ZCzCEEQe2ZF5fFLM1Fev1pKttIHqIZ4Xh2GRMnGEd&#10;r6a8FKzF7massySMQfSW9LeER1Kyr7b7RR2OVqOV7eLPfprLmefpeG46TuWru0nyWm4lk/jqPt6f&#10;p1fcIQxS8htlsW1sAyPZ64ZDYZI1e5qecXQ/HTMSfH74L8X2rdjRWdHlY6i62YIFQbUNorXU2y2D&#10;tho+pEmSmXskSzFV4krkJNcY9rX8m/8AqT1f/fmh/h+FPhURqfLCm9af2u88/wBgkfj+70u8+frK&#10;3lBsIq5MDPhOgcXxdpmc1Fzvo25zehs5t3z3oe9PDK0OdvdVROBHzsqHVFMw6ZqkNLkYjWfEPqXF&#10;KMOlx/UO5C1PV/j7pTwSthyTqQVwtgdSW2KGeYDm8dI+FpELBpyK6YmJ7Y/RErY0+VHyJ2cJgWB7&#10;R2mj+L3I9s4gBlPp9XlrWyoVqQg5z4LSwEhOzSQoZCPKPDN7kfqTxKrfqfP0uSznQ+cLhbvX7fm5&#10;UZYG521XmrSvG0M/L9WPYpDQbnnVXdD6WvbICVJOTWtWF8Ukaqp3VqQHmmwbo8dj6Tv/AEXvmeE1&#10;MGXvayjsZ9B0TndfMUHR/qDcXiq64ljMSQVk8qQrJ6HfXyg0+fvNAV8YGXDZMcBfxgzqTt7GWsGF&#10;uAzFGjnriLTHUKWh1ZX+xVivuIESCN/jzyhV8L73xM6uxv8Ae1R93nJHqv4fyekqInj+78f4fhc9&#10;P8LPlhQo78f5evBbJG/h/b5VPpcxrqXTaHns+kqJuh12Nvr2i1A+YZGbFHoqdtA2Qq+IyGgmBtXV&#10;srJYCYg3q6KV0bI3u6ToN1o+mdCxwea2nx36oTS5+0w3T8PiTh8UbnugX4Simx9bwQd3XujaxpMV&#10;nDH653en0vj+JW866Zf4nW8dzLqL4o/FjN5QO86n3PvxBpDLfo+no7OzKp6HM3uiuwlInldAb9o2&#10;UlswcxMUTv1P9BpP80/2L9/+2P1KT9uf5gfoH3H6D+ser3f0P9x/7P8Ac+fV9v8An8/VNoajm9rr&#10;s5hAxN9danFyuN6Lz8KKxKor/WVOJMBirekYuopzWxaWogs6+yWqOfNA71Rtez5DcaoOwSfHzgXf&#10;dCJY0FlHST2Wuvh7SVJtfg8CSUG8HIZHX0lGjBzLyNCQgSo65IpJ5lelN8LudUeTpOLj5TO6u6z9&#10;5A9+n55I/nxWktqeDRRkgma/d6m5uK4u7MsYyyHGSkMgZCIO308f/wBHxP7D5/59rlvH8Pw0/wDt&#10;hmv9xNr9abD/ABm+RNRhD+Xc20XQttlieYTH6HodDlbZxHQYsdr9UCgNSfR8+FWyoSQBTB7eQr1N&#10;nSOP3I7HnmE65dAcCsJeQ9m5vXbDYXk+Jq6DumxkqTkAms7ieF0493GZOkr3oTaQTewsnvI1zr35&#10;XaE6XcfJrUjUtTz7H2X7a1QmcPCrZ4K3TC1urpR7fm1HWVTiBy4aJAo/SQg/+vKlkNd/nn99H+0f&#10;8tf8yvv/ALYv0fo37c/cPufZen771ex+Hs+Pd9X5f8X1jrbP9lsuPY6uUyG8vaLEYzSWAN6SQE2l&#10;MubPZB3AtfkDYfeEMZGG1EmkgkknjjRzm1d9rqKh3fOr+1oNnQbLFYaTCcxtbYbQiEWs0dZTWt3m&#10;f3TmTQHG2NcGQOMbNNHJGLE174073838LrKwnf8AXPlji6rl2upGQEX3L8Zkqn9VZSjNOhKjq9kZ&#10;V1Lf1pEjd4a9ojlcyNyO+HnyI3t1oNpj6P42bHg3VuhZuqvOiG5XtNmPhtENW75mfFsbUeS2Hjk9&#10;ZzmPiQnyjneZG+pUXcaKNUVPKTcs6fEq+f7UR2T/AB/l9K+fpJIY7fzTGHYHo4gQkX/TJNLmybYR&#10;BYU/NJI9UZG1FVV8J9S16dcp7qeBIvuZ8lR67X1or54o54oSbXO5+xroyHQStk9v3FcjHeVRP5fX&#10;/wAkz/8AkDpf/pD6+Pq8lTR9CXk3UzOz9BNDx+rpM9kcXl8Ppq1hN7odHT1NcIZb39yKKNC10kv5&#10;3SqxWRu+vkTku+2xlt8gMPn+IUvxy6BThWOQqrbnzChTdhXvZVEiQ2smborUoF1lY+64kGGSNntv&#10;RYm/F3I8z46b1Tovx9qrSuxOP0wr6mK9qrSFurq4NsBG4cKlo+U6W7MLp7UuUaOYKUV0voI8LJ1b&#10;ovyh6kDoNXz7oNdkuqYLNOzl9JpBI6UW2Cx1hv8ALGiA1mVBEL/S5B60f7tjgyIXFNla9U/af6UF&#10;+2v0b9u/onsM/Tv0L7L9N/SvtvHo+y/T/wDU+j+Xt/h9a4jOLpo71Ah46kjJfbtthDpTxGDlzTEB&#10;WSCUI73eq0IjGJnHrUnkhiklaxqvreb3+Zyfdn32T21xyHT9KxtIHs6oYmUK+FxuuOEhrr/xGRLJ&#10;WWnvJDLPFE2xZDI9Y4+b/G35FTXeax/GOy3/AE/YArSuV2o0Nbn3A8no7mwoZ7Gtp6OUO4R2msGT&#10;ERTPp4/YlcMaksfzY1PKsFXdAy2f5N8b9pLiArWHND2SVXLrmys48eUPXHAfuObOuaZGJ7TIzBxX&#10;ojvdWLzxW765fAi9B6PearGz3gNS6qxRuzqtQTWZ6kaW18gdJY7QB7P0UWd6SWLxpmMVZfQx84hc&#10;EJQhUMo5IxMTJhyB52Oimgngla6OWGaNytcxyK1zVVFTx9UHK8ZG1KShnuimkqIOIQcVd3R9yQSY&#10;0ZPTLOxTkha5yud7MLG+fDURLzM3G+qwLzO1p9xY18wtq6WWrp7OGmvz6h0VfJHoBczbEMGtXgOJ&#10;SrmX0FeyqKiaDpuKsc7Z8ouNxn+bYMZowNlD3dhjoTdppq7UzTEA13Oq2jHsYas+tjfORZAoV9yg&#10;iNhI5H0CsrI9MfHzHMV3V8XrNKJSB1O+53a3095mug2titfncriQ5HxFWNgK5K+0qZZ5IXq6ViJu&#10;KXkuK2p3Q+yWV/r/AJC/JHH1ultbjbhw6FxNKHx1Kas85TjQlYU+rjPIiFkNWZ7A2ojPfS0+RBW2&#10;AsptJlpefUeJz1dpM8uSGhtAbLS1XRqvTVlLbJsqm6rmQRiPHQYWP3J43z/dMkb/AER7yHnuE6TO&#10;8AWvvchsxhopimV7jHg3OSvyxjxKa/iYYsM8M8LRrCJsSPnHdAx7urbzF0fVhLG/rjLqu53eZrJS&#10;5zM2dNSsRwOb6CmxhUCgMeLI5wUiWgsqSJDFExrY/RU02vzkLpc+RzbSWIJ9IUH0ba0dBSC5IHK6&#10;C8INkFjGh47ZyD06TiNRpAkHvPR0j1+vmByjjeiCvuV9gmres/HA2qVJLjHdCrK47qoeGJBglns8&#10;roaDT0FgKLAZ9uVGwH8jUc3yvR91B2UjiuQ+L3KcjcX1XgS54ul9o3djG6qq7S/0Sy1xFBSH2NfM&#10;4yERXMhLckKsJV3rhP8AmZP3QTqOIpd6RzTZcc6QHVROmr4yKiir9Nlr2mDCIr9I23to3/bLA73Y&#10;GpNI0hr1Z9TdGsHA0vafmC0jmuciFJZbrx346Za+tMrZX1fXNOB1NkKZ7lzdzzQNbJbae5e9V9EM&#10;TW/C7kvPckb2et+MQmtvdJiDM5ZTP1N/Edb1WPEuhgw7g5mbsaNYrixrYAJYgxiog3zuc1zY+fdF&#10;quCfIHdVmeuHXPRGf5ExOq4qmVXlyO5mFsiq4AE8FV9mEi7nihGjarka9vhi4TW5zsuhXC6Ogsbl&#10;IocVkqS8u89qq95OPZGeyohfmjsqIZF4fAL5IdEnqazyq/Q1LUsn9iD1SkFmkSnWlqfMvrNt7myI&#10;c8q0uLKfzKQTK50ksjlVV/s/go9vfUlx1OiuprGePCnZXb7EWhnz2eZH9rh67A5bSQrfa894sccF&#10;4HKOkzpiWGixwvifZbm4+JzfjAbp7xms6F0/5AboSy0S0hayBvbX8/bZtyHOx7cmKMevsLKCAr2x&#10;ZXBVpCI8mIDlv/8AP/pFunWiBWQ9T2vNdL1DW86ykObtxLKgueh73STHc/NeEaN7wzAov1p5S+2B&#10;GkEhHjPE9bueJW1PbE4uo6fScf2c+LvO91ee0a6upL6RykoSJlQZ7cLhy7YON4E0z4J3w/cI1z7v&#10;m/EKjLYPmemuBt83hnX+xEj4IXZ11bNR1EiXFbUj6PXS0xFn662nHgQt4bfZmlWCFHtG5d82u+Cc&#10;27jmKEbK4nG6ubRZnK13K6z9UkzJeA34EVNjdhQjFnEWETEklliMWYM6GKRX+nmnOqnXVXV+klA9&#10;M0vFOx8/s67A7/a5YL13F9jMPpsTJV63E6urp/FnTS3BlzVlEtLEmldXy+yzXc77f0TpnyV+O1rz&#10;+uua9/UqqzwtngtWDa0ttVZLpGegrM3SbeyvKq2ljmUOWyrSG16/cDDefRJHBBHHDDDGyKGGJjY4&#10;ooo2oyOOONiIxkbGIiIiIiIieE/i0fc/khyQfepXMrGkCil3MRuktABpgM4LJVi6Kko7CyiikUUW&#10;ctFfG2X2mO/OjHdLznwW55zn4y8q5aZUg2nPMRJV0XXNIRbjyE+1Br7KkfRj6weurHpO1PsZWPcy&#10;L72VyL9a35F9Q5Pp8blBwGQcry/dNHX7ztJ+uKWCHQ9E6MYM0uudaxvFI/TnPk9yFpquhjibGx7+&#10;UdJxvIBOnWXL94KX0HA0EYdVqOgcns2r+5KSmJinqSDrytNghLr2MLgnhnV8kD0eqtfuuidIw4V1&#10;8VsdeQxU/wAePlqQu76+FgibCupwrCHoVaKJ0HMzURUsDoCFt/vh0R0jIZI4mrPfdH4fwiLk3Vh2&#10;uk1NXf8AvXdxnILuGMWRuKvTDj0ixVywT3BpR4wfvIZVesKI9U/qBVy37bC6RnCZy+b6zXBH3dLz&#10;vR2o/wCjz9CFzQhgY93qsrTFEz07ZnxpGd6FSWFHOkTcA7EkwrW7rpumvi5rCUeWwnz1MS7MZCyt&#10;lGlLibeaWmqkuDGtInSOexWNXK5jvP8ARteZ6uKSXO7rNW2ZtUhVqEQjWocov3YrntcxhgUj2zQu&#10;VFRssbVVFT8PrHBdMvq/XdCxgGpydBf14qBE0uAtdDNYQYd9qE4RdRklJEgtgBrEeSalLJmghldG&#10;ieP+Q//ZUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0IsZDLICAABrBQAADgAAAAAAAAAAAAAAAAA8&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAA&#10;AAAaBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQB9GY4F3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAAsGAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEA+n1p60hm&#10;AABIZgAAFQAAAAAAAAAAAAAAAAAXBwAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsFBgAAAAAGAAYA&#10;fQEAAJJtAAAAAA==&#10;">
             <v:imagedata r:id="rId8" o:title="" cropright="-68f"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="007D071D" w:rsidRPr="00050DDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Comune di Scandolara Ravara</w:t>
+        <w:t>Comune di Scandolara Ravara-old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D071D" w:rsidRPr="00050DDC" w:rsidRDefault="005A0969" w:rsidP="007D071D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict>
           <v:line id="Connettore 1 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:1;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.1pt,38.3pt" to="481.9pt,38.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwMvgk1gEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnWzcYcXpI0F32&#10;EWDdD2Bl2RYgiYKoxsm/HyWnadfdhvkgS6T4yPf8vLk9OSuOOpJB38lmVUuhvcLe+LGTv+7v3n2W&#10;ghL4Hix63cmzJnm7fftmM4dWr3FC2+soGMRTO4dOTimFtqpITdoBrTBoz8kBo4PExzhWfYSZ0Z2t&#10;1nV9U80Y+xBRaSKO7pek3Bb8YdAq/RgG0knYTvJsqayxrA95rbYbaMcIYTLqMgb8wxQOjOemV6g9&#10;JBCP0fwF5YyKSDiklUJX4TAYpQsHZtPUr9j8nCDowoXFoXCVif4frPp+PERh+k6+l8KD40+0Q+91&#10;Shi1aESTFZoDtXxx5w/xcqJwiJnuaYguv5mIOBVVz1dV9SkJxcGbZt18qFl89ZSrngtDpPRFoxN5&#10;00lrfCYMLRy/UuJmfPXpSg57vDPWlo9mvZjZcetPBRrYO4OFxF1cYDbkRynAjmxKlWKBJLSmz+UZ&#10;iM60s1EcgX3Bdupxvud5pbBAiRNMojyl0D66b9gvdz/m8OIaDrO3XoV53gW6jP5Hy8xjDzQtFSWV&#10;gbjC+jySLna90M6SLyLn3QP256J9lU9shVJ2sW322ssz71/+XNvfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA6qtv59wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLN1AZpemE&#10;mJDYaWJMnNPGNBWJU5psLW+PEQc42v+vz5/L9eSdOOEQu0AKFvMMBFITTEetgsPr02wFIiZNRrtA&#10;qOALI6yr87NSFyaM9IKnfWoFQygWWoFNqS+kjI1Fr+M89EicvYfB68Tj0Eoz6JHh3sllluXS6474&#10;gtU9PlpsPvZHz5TFVbaqn7vNjf087DZu2m7Ht16py4vp4R5Ewin9leFHn9WhYqc6HMlE4RTMllxU&#10;cJvnIDi+y6/5k/p3IatS/vevvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwMvgk1gEA&#10;AKQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDqq2/n&#10;3AAAAAcBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight="1pt"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="007D071D" w:rsidRPr="00050DDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provincia di Cremona</w:t>
       </w:r>
     </w:p>