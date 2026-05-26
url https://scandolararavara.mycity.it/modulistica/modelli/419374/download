--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -74,51 +74,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="616589" cy="796286"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                       <a:prstDash/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Comune di Scandolara Ravara</w:t>
+        <w:t>Comune di Scandolara Ravara-old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F3454" w:rsidRDefault="008B12BE">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1271</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>486405</wp:posOffset>