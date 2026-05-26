--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -51,51 +51,51 @@
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="Immagine 6" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Titolo: logo - Descrizione: WebMobile:Bussola:GRAFICA:stemma_demo-01.jpg" style="position:absolute;left:0;text-align:left;margin-left:2.1pt;margin-top:-14.55pt;width:48.55pt;height:62.95pt;z-index:2;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI5LswezAgAAawUAAA4AAABkcnMvZTJvRG9jLnhtbKRUXU/bMBR9n7T/&#10;EOU9zQehaSNaFBqKkMaG0KY9Tq5z03jEH7LdFjTx33ftpAy0SZvYQ9Pra/vc43OufXb+wPtgD9ow&#10;KRZhOknCAASVDRPbRfjl8zqahYGxRDSklwIW4SOY8Hz5/t3ZQZWQyU72DegAQYQpD2oRdtaqMo4N&#10;7YATM5EKBE62UnNicai3caPJAdF5H2dJMo0PUjdKSwrGYLYeJsOlx29boPZT2xqwQb8IkZv1X+2/&#10;m0WYzbM0jJdnpNxqojpGRybkDUQ4YQLrPkPVxJJgp9kboBSjdqcB0TAq8TfSwug/0EYQ/k8YnOj7&#10;nYqo5IpYtmE9s49e8JGU2N8yeqsHhvTj/lYHrFmE0zAQhKPP15yTLRMQYKYBQ1Hyr7C5kYgE5cXO&#10;GNmT8uquWl+vqtJYwOXfGuAyStLJd7VFp5jtEaeXW+kcckK4MkNR4kT5IOm9CYRcdURsoTIKzcYW&#10;RAbHlNby0AFpjEsjSPwaxQ9fHWTTM7Vmfe9sdPEoGZL/e1/KtmUUakl3HIQdmlNDj+pJYTqmTBjo&#10;EvgGUCZ93aS+V+DBfjDWlcNo6JYf2axKknl2Ea1Ok1WUJ8VlVM3zIiqSyyJP8lm6SldPbnealzsD&#10;KAPpa8WOrZvmv7HljGppZGsn6Gc8ED3eIySaJrFv3mBP/C1xSnlCx39PEVNOEsfVaHqHYvuLY6wG&#10;SzuXblG5MY+Lnye8zL+UdR4Yhf2yOdzIBi0mOyu9GA+t5g4HCQYP/oo+uq8v4+ShmJym0yJFjylO&#10;FfNpenLqjSXlcbPSxl6B5IELUGnk6cHJHk8xnOy4xNUS0vntS/TiVQKPMGT+5NG6qrJpfVJH9Wxe&#10;RPkGsmi2TvLoospP01VRrNO6eBqZHfd7HdzJx0ZEIbzA49Pj3ouXY4xfvpHLnwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaSAPvWv71&#10;WfcCAAD//wMAUEsDBBQABgAIAAAAIQB9GY4F3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYK3dpMopYl5KVXwYkFpFfG4zT6T1OzbsLttor/e7UmPwwwz35SryfTiRM53lhHS&#10;eQKCuLa64wbh7fVxtgThg2KtesuE8E0eVtXlRakKbUfe0mkXGhFL2BcKoQ1hKKT0dUtG+bkdiKP3&#10;aZ1RIUrXSO3UGMtNL7MkWUijOo4LrRrooaX6a3c0CO7+Y73RuX3f/Twf3GHz0tRPfkS8vprWdyAC&#10;TeEvDGf8iA5VZNrbI2sveoTbLAYRZlmegjj7SXoDYo+QL5Ygq1L+P1D9AgAA//8DAFBLAwQKAAAA&#10;AAAAACEA+n1p60hmAABIZgAAFQAAAGRycy9tZWRpYS9pbWFnZTEuanBlZ//Y/+EQA0V4aWYAAE1N&#10;ACoAAAAIAAwBAAADAAAAAQGhAAABAQADAAAAAQIaAAABAgADAAAAAwAAAJ4BBgADAAAAAQACAAAB&#10;EgADAAAAAQABAAABFQADAAAAAQADAAABGgAFAAAAAQAAAKQBGwAFAAAAAQAAAKwBKAADAAAAAQAC&#10;AAABMQACAAAAIAAAALQBMgACAAAAFAAAANSHaQAEAAAAAQAAAOgAAAEgAAgACAAIAC3GwAAAJxAA&#10;LcbAAAAnEEFkb2JlIFBob3Rvc2hvcCBDUzYgKE1hY2ludG9zaCkAMjAxNjowMToyNSAxNjo1Njo0&#10;NwAABJAAAAcAAAAEMDIyMaABAAMAAAAB//8AAKACAAQAAAABAAAAZKADAAQAAAABAAAAgQAAAAAA&#10;AAAGAQMAAwAAAAEABgAAARoABQAAAAEAAAFuARsABQAAAAEAAAF2ASgAAwAAAAEAAgAAAgEABAAA&#10;AAEAAAF+AgIABAAAAAEAAA59AAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4A&#10;DkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwM&#10;DAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAgQBkAwEiAAIRAQMRAf/dAAQA&#10;B//EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQF&#10;BgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC&#10;0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVW&#10;ZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUy&#10;gZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NG&#10;lKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A9VSSSSUp&#10;Dsvqr27nQXENaOdT2RFUyW0hp9R4qYx7bdx+P/kk2ZIFivqmIBOv4JHZOtrWN99IBdu0Go3BDGRe&#10;TjyGtFwlw5gwPbz/AClF+TiMdc8brHbm1WNaJ1OjWtTfagz1wKB6eJ7a3AjV0NhjR+b9JRGeus+p&#10;+XXaXF+j/UgyCP8AV+3+X70ln591Ze1zA5zJhre4nZP+citz2b2VPaRY5u50fRbpuMuO1VsrNaGN&#10;bZTDnz64Bnbt9rfez95/tVW6Mqptwc2kk+l6bjoSB7Gh37vuUUs8okiMuMijwnTReMYIFx4b0vd2&#10;ar6bgTU8PA5goixMSi9mazH3O9Jp9Q6FoO3/AKX0v89banw5DkiTKPCQeE+bFkgIkUbBFqSSSUqx&#10;SSSSSn//0PVUkkklKVTqWOL8V5/OYNwjvGu1W1F7Q5paeHAj702cRKJieopMZcMgR0LTwaKbMVlj&#10;SYsh5g6yPb9P6W5sJsx9TKXtq/SWuB0nv4v1Ve3pWc4bRc1zGiGNEsEeGxvtVX9l5kwavnIIVOU8&#10;kYiIwnauL+XE2YxgTxHIN7ptU/YTS1mc6LQNQ53j39ir5NNdRZ9ntD2MJcJIMT75lOOk5f7oCm3o&#10;uS4w5zGtPLuT/mqIxyyjXs66Di+Wf+FJeDAG/c/wf0W90qksxGvdJfZLjuMxJV1RrYK62sBkMAbP&#10;wEKS0cceGEY9gA1Jy4pE9ypJJJOWqSSSSU//0fVUkkHIyW0loLS7dJcR+awfTsd/JakpMsPqzH5H&#10;WKcY321VfZ32banlkuDg2TtUqsi3OyG5rLzRh0Gw7joHhvsc2th9rq2R6j8n9/8AmlUxsgZWfh5D&#10;XOeLMS0h1ghxHqf9T+4jHdF2l/Zbf+5eX/285L9lj/uZl/8AbzldST1NP9mH/ubl/wDbxS/Zh/7m&#10;5f8A28VcSSU57sezFy8FzMrJsFmQGPbZYXNLdrnfR+S3acvFvc5lNzLHM+k1jg4iNPdtWRm/0jp4&#10;8coD/oPVTMtpBaMGxg6rhE+rTWS113pt2ho/03s/wf8A5BNl0UTT1CSy6usizLxGtAOLn1uNToIc&#10;2xn0mv8A5L/d+b+YtRNSDakkkklP/9L1DJyqMWr1ch4rrkAvPAn9791v8pc91Xr+2y2plThZdQW4&#10;7h7twsj0rNv8v9J7P+LW51Gv1cR7dosB0NZ03A+xzGz+e5rv0f8ALXJ5H2bPzcb3mhjaG/aXu9rq&#10;m0b23h3+js+gktkSptDt1GHfdusaxmOzplALhA9/p51zXMrq3Pb6uR7t62sppb13GaQARhvEN0aI&#10;c36P8lUek2Zefl1s6ez7H0jGfva5rYLgBt2ue6fUff8A4VaGd/4oqP8AwpZ/1TUY7oinSSST1ykk&#10;kklNTN/pPTv/AA0P+oeqnVKsEusrzmtxRXbtxcmqTYwGbR9ob9L0rHbnVPq/8CVvN/pXTf8Aw0P+&#10;oei9Yqy35Nb2WbfR2WY1Za303vaT6tN1p97HWN2+j7q602fREnBpyaz07IryLmv/AGfU5uG9h0fZ&#10;eTturnbZ6lX0Kl1fTM1mXisdI9ZjWi+vUFri0OhzX7XrlRX027qnT8nDaG1X37b8RxBfXYDJa6v8&#10;ytaXTL2s6znZ9wIpybhiY9mkOc0lm3nd+YmLYmnpEkkkWR//0++68/J9M1srbdRsL7aTo94aRv8A&#10;Qsn2W0td6zPb+YsHpZuy805TBXZvY1uXdkN3bXAHfdSPo/zdbLF0XWMq7H22MpNjKgLHPZrYwTtf&#10;Y2s/z1bW/wA9Xv3+mubwrcK67LxGZH2PCy3SwxLjP85VV/o67Gt/wv8AxaCyW7rfVvKycvPzbK3O&#10;PT5/Rh0fTMe7+1W3e5jPZ+kR87/xQ0eeJZ/1TVV6bk5GJ1hvSMdrGYoY17mO+kz2b3N3/wCEte5z&#10;PU3q1nf+KHH/APCtv/VNTo7pjt9U6SSSelSSSSSmpm/0np3/AIaH/UPWh1jHZkYnp2tc+guHrBhL&#10;Xbf327Ppem/bZsVDN/pPTv8Aw03/AKl6h1Pq9t1z6enZYqdRW6y1hrlz2tP6X07LPo7avfVt/nE2&#10;SiXJzcTJ6fm/aLLXX31hr8S8gFljGH09lrx/2oq3M/ropZdRTgX5RdVZjN24OC1s2W3z7rntcdrW&#10;Oe5qD1HEfVmmijIcMM+nfSHuOwNudtMbj+9/nrU6oMfphd1Ow+rn2ACqs7XBpA0fFjd1LWt/0SYx&#10;1u727I+zbtjftGydk+3fH0N37u9JQ+2VfYfts/ovT9WfKN6SLI//1PSM+vIc+t1eQcaps7nNY1xD&#10;vzdzrN36Ncl1PDOB1Jr7WttoeQ9llbNlZM+72tLmb2fSexdnnOe3FsNe7fHtLOQZ/te39/8AkLB6&#10;ri0ZuLtx3trzNzbHY77GgOHD/TsP0/5D/wDtxJZINHMe0YmV1mmwG7IymCixv0q2NG7br9Gza39I&#10;rYygx3T8+9zramYzse+5oNhbadj4t2S73fvLPruxafR6fn7mVY1xtsEfScBFDXFsta33fpn/APBr&#10;XZlX4vUupW41QurZVQ/0gdswwud6en09iQNG0A6r/tnpv+ld/wBtv/8AIJftnpne6B3JY8Af9BWe&#10;j9bZk4WM/KeBdc5zC4CGF4dtY3+T6n+DWsQCCCJB0IKdxeC8auE7q/TGu2/aA4jksDnD/OY0pv2x&#10;03/Tf9B//kFrYGFVgYrMan6DJMxEkkuSf1LCZY6t9oD2AuI14B2vLdPfsd9Pb9BLiU4dudRk5GJ9&#10;l3XfZ7TfaQ1wa1jWuHue8N+k9yzOpsFNuXVnOLs2ptTcO1oLAWc2D2/S2Ndt3vW11nqzhgPyaS12&#10;M57aqhofWnWx4f8A6Hbv2OZ+esXq2TTmdRx72t3u9Jovre6AH1l25lrjDGVfvv8Az602RtZIosa+&#10;92VhVY+Oci/DBFdb9JB/SN9Qfmtoe79G9X+ndFd1bMvyOpXh9lNgZfU2HbhG70zaz6LPzPYqTc7L&#10;ZiWsxa3m/JJfl5jA4l4n2/Z9o/R4+32blsfVTpIo3Z5tDi9vptqaHN2idz23NeGu9RrggiIsgbvQ&#10;+nX6fpbR6cbdvbbG3akpJIsr/9X1VUsvCZZb64qZeYh1b/Lh1b9dr1dSSU8v1D6vMsfffS20OeC4&#10;Uua3a0gcMt3/AEP5PvWdhdZy8Hay1mrCxxBEWPDR6Yre7/wu79Gum6naMWxtz2nIY6T6Ra54G0f4&#10;IVNf7rP+FWQ7Br6g43PwPsJsdvtvyXy6DppVPp07vzHv/sVIMZGum61WJj5GF1DFxHh+Pkxdhkct&#10;eB6/pR9Kt7Hsf9JA/avVOpYN14yPstWBU1zm1n9Ja8+1rnv02N0U24eK7JGN0O4/aSP09lTnurbt&#10;O5jrrX/ov839J/o1V6phZPT7GHKdS5ri1t7aXbDcGn1G+tR+b/xiSDf+82sTqHW6sA9XOUL6m2el&#10;Zj2gcaND2Ob+fucpWdRFXSftDobldS/RMjX0qGksc4D6f+ks/wCEusWbisGdmOx8Nrasd59T7Ldb&#10;7A8Da33NG+zbu9lat19Ow2PGN1jKFGXW3ZXW+WtFYnZ6Vo212M/P/wDPiSgSht6hQcfp2LRWcluC&#10;HOfUWn3Oktr3fS9m39I9mxQwcfIqyashuLkWtYd136HSP+B9SP8AwVbGNg4lVFOO2wZF5FjsbIrI&#10;Y97R7nV1Pq22V2Nb76/U9Rn/AFtHwMTOdnWY+ZdbnYLqw4eqCwscC1za7mQxtu5rv5bEk0XTpbZf&#10;VVbXkO9F7S76DQS1w/R6x7NisVVMqYGN4HJOpJ/ecfznKQAAgaAJ0WRSSSSSn//W9VSSSSUpZXW8&#10;XozaX5vUMf1tsSATLiNGe3c1q1VVz8V2RUPS2i9hmmx4JDHH2+ts/OfW3+bSQdnmqMnq2fRdX0Wm&#10;vBx8cgOprhtrp/4Qt2+p7f8AzNWug9EeM+zPyaHVVgfoGZDg+0u/Puu/lfuLQ+r3S7OnYtrbSTZb&#10;a5xJ52j2Vud/Ke1vqLVSQI7EuH9ZOlfaWUZFOOL3UWTbU2A59R+m1v0fd+4sq2rrNfT7cjIqDunV&#10;u9uJme+0MkNn1h+lZt/4xdihZWPXlY1mPb9C1pY75pKMb1cf6ut6LbvyMPF+z5I+m12pbP8Ao3a/&#10;o3LdWZ0XpVmDj1jIcLL6g5jHjSGEz6W4fTr/AMI3f/NrTSTHZSSSSSVJJJJKf//X9VSXyqkkp+qk&#10;l8qpJKfqpJfKqSSn6qSXyqkkp+qkl8qpJKfqpJfKqSSn6qSXyqkkp//Z/+0X5lBob3Rvc2hvcCAz&#10;LjAAOEJJTQQEAAAAAAAaHAFaAAMbJUccAgAAAgAAHAIFAAZTdGFtcGE4QklNBCUAAAAAABBqyQS+&#10;eEviHpDF9rqMkx8+OEJJTQQ6AAAAAAEfAAAAEAAAAAEAAAAAAAtwcmludE91dHB1dAAAAAUAAAAA&#10;UHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNpeHRlZW5CaXRi&#10;b29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAAcAEsATwBOAEkAQwBBACAATQBJAE4ATwBMAFQAQQAg&#10;ACAAUABSAEUAUwBTACAAQwA2ADAAMAAwAAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAA4ASQBt&#10;AHAAbwBzAHQAYQAgAHAAcgBvAHYAYQAAAAAACnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVtAAAA&#10;DGJ1aWx0aW5Qcm9vZgAAAAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJwcmlu&#10;dE91dHB1dE9wdGlvbnMAAAAXAAAAAENwdG5ib29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJvb2wA&#10;AAAAAENybkNib29sAAAAAABDbnRDYm9vbAAAAAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAAAABF&#10;bWxEYm9vbAAAAAAASW50cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAAAFJk&#10;ICBkb3ViQG/gAAAAAAAAAAAAR3JuIGRvdWJAb+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAAAAAA&#10;AEJyZFRVbnRGI1JsdAAAAAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRVbnRG&#10;I1B4bEBywAAAAAAAAAAACnZlY3RvckRhdGFib29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAAAFBn&#10;UEMAAAAATGVmdFVudEYjUmx0AAAAAAAAAAAAAAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAAU2Ns&#10;IFVudEYjUHJjQFkAAAAAAAAAAAAQY3JvcFdoZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0Qm90&#10;dG9tbG9uZwAAAAAAAAAMY3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxvbmcA&#10;AAAAAAAAC2Nyb3BSZWN0VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQASwAAAABAAIBLAAAAAEAAjhC&#10;SU0EJgAAAAAADgAAAAAAAAAAAAA/gAAAOEJJTQQNAAAAAAAEAAAAHjhCSU0EGQAAAAAABAAAAB44&#10;QklNA/MAAAAAAAkAAAAAAAAAAAEAOEJJTScQAAAAAAAKAAEAAAAAAAAAAjhCSU0D9QAAAAAASAAv&#10;ZmYAAQBsZmYABgAAAAAAAQAvZmYAAQChmZoABgAAAAAAAQAyAAAAAQBaAAAABgAAAAAAAQA1AAAA&#10;AQAtAAAABgAAAAAAAThCSU0D+AAAAAAAcAAA/////////////////////////////wPoAAAAAP//&#10;//////////////////////////8D6AAAAAD/////////////////////////////A+gAAAAA////&#10;/////////////////////////wPoAAA4QklNBAgAAAAAABAAAAABAAACQAAAAkAAAAAAOEJJTQQe&#10;AAAAAAAEAAAAADhCSU0EGgAAAAADUQAAAAYAAAAAAAAAAAAAAIEAAABkAAAADgBzAHQAZQBtAG0A&#10;YQBfAGQAZQBtAG8ALQAwADEAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAGQAAACB&#10;AAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAA&#10;AAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9u&#10;ZwAAAAAAAAAAQnRvbWxvbmcAAACBAAAAAFJnaHRsb25nAAAAZAAAAAZzbGljZXNWbExzAAAAAU9i&#10;amMAAAABAAAAAAAFc2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAA&#10;AAAAAAAGb3JpZ2luZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBl&#10;ZW51bQAAAApFU2xpY2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAA&#10;BAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAAgQAAAABSZ2h0&#10;bG9uZwAAAGQAAAADdXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAA&#10;AAEAAAAAAAZhbHRUYWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRl&#10;eHRURVhUAAAAAQAAAAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1&#10;bHQAAAAJdmVydEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0Nv&#10;bG9yVHlwZWVudW0AAAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25n&#10;AAAAAAAAAApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmln&#10;aHRPdXRzZXRsb25nAAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBEAAAAAAAEBADhC&#10;SU0EFAAAAAAABAAAAAE4QklNBAwAAAAADpkAAAABAAAAZAAAAIEAAAEsAACXLAAADn0AGAAB/9j/&#10;7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgT&#10;ExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4U&#10;FA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAIEA&#10;ZAMBIgACEQEDEQH/3QAEAAf/xAE/AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEB&#10;AQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEy&#10;BhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80Yn&#10;lKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUB&#10;AAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMX&#10;ZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAM&#10;AwEAAhEDEQA/APVUkkklKQ7L6q9u50FxDWjnU9kRVMltIafUeKmMe23cfj/5JNmSBYr6piATr+CR&#10;2Tra1jffSAXbtBqNwQxkXk48hrRcJcOYMD28/wApRfk4jHXPG6x25tVjWidTo1rU32oM9cCgenie&#10;2twI1dDYY0fm/SURnrrPqfl12lxfo/1IMgj/AFft/l+9JZ+fdWXtcwOcyYa3uJ2T/nIrc9m9lT2k&#10;WObudH0W6bjLjtVbKzWhjW2Uw58+uAZ27fa33s/ef7VVujKqbcHNpJPpem46Egexod+77lFLPKJI&#10;jLjIo8J00XjGCBceG9L3dmq+m4E1PDwOYKIsTEovZmsx9zvSafUOhaDt/wCl9L/PW2p8OQ5Ikyjw&#10;kHhPmxZICJFGwRakkklKsUkkkkp//9D1VJJJJSlU6lji/FefzmDcI7xrtVtRe0OaWnhwI+9NnESi&#10;YnqKTGXDIEdC08GimzFZY0mLIeYOsj2/T+lubCbMfUyl7av0lrgdJ7+L9VXt6VnOG0XNcxohjRLB&#10;Hhsb7VV/ZeZMGr5yCFTlPJGIiMJ2ri/lxNmMYE8RyDe6bVP2E0tZnOi0DUOd49/Yq+TTXUWfZ7Q9&#10;jCXCSDE++ZTjpOX+6Apt6LkuMOcxrTy7k/5qiMcso17Oug4vln/hSXgwBv3P8H9FvdKpLMRr3SX2&#10;S47jMSVdUa2CutrAZDAGz8BCktHHHhhGPYANScuKRPcqSSSTlqkkkklP/9H1VJJByMltJaC0u3SX&#10;EfmsH07HfyWpKTLD6sx+R1inGN9tVX2d9m2p5ZLg4Nk7VKrItzshuay80YdBsO46B4b7HNrYfa6t&#10;keo/J/f/AJpVMbIGVn4eQ1znizEtIdYIcR6n/U/uIx3Rdpf2W3/uXl/9vOS/ZY/7mZf/AG85XUk9&#10;TT/Zh/7m5f8A28Uv2Yf+5uX/ANvFXEklOe7HsxcvBczKybBZkBj22WFzS3a530fkt2nLxb3OZTcy&#10;xzPpNY4OIjT3bVkZv9I6ePHKA/6D1UzLaQWjBsYOq4RPq01ktdd6bdoaP9N7P8H/AOQTZdFE09Qk&#10;surrIsy8RrQDi59bjU6CHNsZ9Jr/AOS/3fm/mLUTUg2pJJJJT//S9QycqjFq9XIeK65ALzwJ/e/d&#10;b/KXPdV6/tstqZU4WXUFuO4e7cLI9Kzb/L/Sez/i1udRr9XEe3aLAdDWdNwPscxs/nua79H/AC1y&#10;eR9mz83G95oY2hv2l7va6ptG9t4d/o7PoJLZEqbQ7dRh33brGsZjs6ZQC4QPf6edc1zK6tz2+rke&#10;7etrKaW9dxmkAEYbxDdGiHN+j/JVHpNmXn5dbOns+x9Ixn72ua2C4Abdrnun1H3/AOFWhnf+KKj/&#10;AMKWf9U1GO6Ip0kkk9cpJJJJTUzf6T07/wAND/qHqp1SrBLrK85rcUV27cXJqk2MBm0faG/S9Kx2&#10;51T6v/Albzf6V03/AMND/qHovWKst+TW9lm30dlmNWWt9N72k+rTdafex1jdvo+6utNn0RJwacms&#10;9OyK8i5r/wBn1ObhvYdH2Xk7bq522epV9CpdX0zNZl4rHSPWY1ovr1Ba4tDoc1+165UV9Nu6p0/J&#10;w2htV9+2/EcQX12AyWur/MrWl0y9rOs52fcCKcm4YmPZpDnNJZt53fmJi2Jp6RJJJFkf/9PvuvPy&#10;fTNbK23UbC+2k6PeGkb/AELJ9ltLXesz2/mLB6WbsvNOUwV2b2Nbl3ZDd21wB33Uj6P83WyxdF1j&#10;Kux9tjKTYyoCxz2a2ME7X2NrP89W1v8APV79/prm8K3Cuuy8RmR9jwst0sMS4z/OVVf6Ouxrf8L/&#10;AMWgslu631bysnLz82ytzj0+f0YdH0zHu/tVt3uYz2fpEfO/8UNHniWf9U1Vem5ORidYb0jHaxmK&#10;GNe5jvpM9m9zd/8AhLXucz1N6tZ3/ihx/wDwrb/1TU6O6Y7fVOkkknpUkkkkpqZv9J6d/wCGh/1D&#10;1odYx2ZGJ6drXPoLh6wYS12399uz6Xpv22bFQzf6T07/AMNN/wCpeodT6vbdc+np2WKnUVustYa5&#10;c9rT+l9Oyz6O2r31bf5xNkolyc3Eyen5v2iy1199Ya/EvIBZYxh9PZa8f9qKtzP66KWXUU4F+UXV&#10;WYzduDgtbNlt8+657XHa1jnuag9RxH1ZpooyHDDPp30h7jsDbnbTG4/vf561OqDH6YXdTsPq59gA&#10;qrO1waQNHxY3dS1rf9EmMdbu9uyPs27Y37RsnZPt3x9Dd+7vSUPtlX2H7bP6L0/VnyjekiyP/9T0&#10;jPryHPrdXkHGqbO5zWNcQ783c6zd+jXJdTwzgdSa+1rbaHkPZZWzZWTPu9rS5m9n0nsXZ5zntxbD&#10;Xu3x7SzkGf7Xt/f/AJCweq4tGbi7cd7a8zc2x2O+xoDhw/07D9P+Q/8A7cSWSDRzHtGJldZpsBuy&#10;Mpgosb9KtjRu26/Rs2t/SK2MoMd0/Pvc62pmM7HvuaDYW2nY+Ldku937yz67sWn0en5+5lWNcbbB&#10;H0nARQ1xbLWt936Z/wDwa12ZV+L1LqVuNULq2VUP9IHbMMLnenp9PYkDRtAOq/7Z6b/pXf8Abb//&#10;ACCX7Z6Z3ugdyWPAH/QVno/W2ZOFjPyngXXOcwuAhheHbWN/k+p/g1rEAggiQdCCncXgvGrhO6v0&#10;xrtv2gOI5LA5w/zmNKb9sdN/03/Qf/5Ba2BhVYGKzGp+gyTMRJJLkn9SwmWOrfaA9gLiNeAdry3T&#10;37HfT2/QS4lOHbnUZORifZd132e032kNcGtY1rh7nvDfpPcszqbBTbl1Zzi7NqbU3DtaCwFnNg9v&#10;0tjXbd71tdZ6s4YD8mktdjOe2qoaH1p1seH/AOh279jmfnrF6tk05nUce9rd7vSaL63ugB9ZduZa&#10;4wxlX77/AM+tNkbWSKLGvvdlYVWPjnIvwwRXW/SQf0jfUH5raHu/RvV/p3RXdWzL8jqV4fZTYGX1&#10;Nh24Ru9M2s+iz8z2Kk3Oy2YlrMWt5vySX5eYwOJeJ9v2faP0ePt9m5bH1U6SKN2ebQ4vb6bamhzd&#10;onc9tzXhrvUa4IIiLIG70Pp1+n6W0enG3b22xt2pKSSLK//V9VVLLwmWW+uKmXmIdW/y4dW/Xa9X&#10;UklPL9Q+rzLH330ttDnguFLmt2tIHDLd/wBD+T71nYXWcvB2stZqwscQRFjw0emK3u/8Lu/Rrpup&#10;2jFsbc9pyGOk+kWueBtH+CFTX+6z/hVkOwa+oONz8D7CbHb7b8l8ug6aVT6dO78x7/7FSDGRrput&#10;ViY+RhdQxcR4fj5MXYZHLXgev6UfSrex7H/SQP2r1TqWDdeMj7LVgVNc5tZ/SWvPta579NjdFNuH&#10;iuyRjdDuP2kj9PZU57q27TuY661/6L/N/Sf6NVeqYWT0+xhynUua4tbe2l2w3Bp9RvrUfm/8Ykg3&#10;/vNrE6h1urAPVzlC+ptnpWY9oHGjQ9jm/n7nKVnURV0n7Q6G5XUv0TI19KhpLHOA+n/pLP8AhLrF&#10;m4rBnZjsfDa2rHefU+y3W+wPA2t9zRvs27vZWrdfTsNjxjdYyhRl1t2V1vlrRWJ2elaNtdjPz/8A&#10;z4koEobeoUHH6di0VnJbghzn1Fp9zpLa930vZt/SPZsUMHHyKsmrIbi5FrWHdd+h0j/gfUj/AMFW&#10;xjYOJVRTjtsGReRY7GyKyGPe0e51dT6ttldjW++v1PUZ/wBbR8DEznZ1mPmXW52C6sOHqgsLHAtc&#10;2u5kMbbua7+WxJNF06W2X1VW15DvRe0u+g0EtcP0esezYrFVTKmBjeByTqSf3nH85ykAAIGgCdFk&#10;Ukkkkp//1vVUkkklKWV1vF6M2l+b1DH9bbEgEy4jRnt3NatVVc/FdkVD0tovYZpseCQxx9vrbPzn&#10;1t/m0kHZ5qjJ6tn0XV9FprwcfHIDqa4ba6f+ELdvqe3/AMzVroPRHjPsz8mh1VYH6BmQ4PtLvz7r&#10;v5X7i0Pq90uzp2La20k2W2ucSedo9lbnfyntb6i1UkCOxLh/WTpX2llGRTji91Fk21NgOfUfptb9&#10;H3fuLKtq6zX0+3IyKg7p1bvbiZnvtDJDZ9YfpWbf+MXYoWVj15WNZj2/QtaWO+aSjG9XH+rrei27&#10;8jDxfs+SPptdqWz/AKN2v6Ny3VmdF6VZg49YyHCy+oOYx40hhM+luH06/wDCN3/za00kx2Ukkkkl&#10;SSSSSn//1/VUl8qpJKfqpJfKqSSn6qSXyqkkp+qkl8qpJKfqpJfKqSSn6qSXyqkkp+qkl8qpJKf/&#10;2QA4QklNBCEAAAAAAFUAAAABAQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAT&#10;AEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBTADYAAAABADhCSU0EBgAAAAAABwAI&#10;AQEAAQEA/+EQFmh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLv&#10;u78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJh&#10;ZG9iZTpuczptZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1QIENvcmUgNS4zLWMwMTEgNjYuMTQ1NjYx&#10;LCAyMDEyLzAyLzA2LTE0OjU2OjI3ICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6&#10;Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9u&#10;IHJkZjphYm91dD0iIiB4bWxuczpkYz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8i&#10;IHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6eG1wTU09Imh0&#10;dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9tbS8iIHhtbG5zOnN0UmVmPSJodHRwOi8vbnMuYWRv&#10;YmUuY29tL3hhcC8xLjAvc1R5cGUvUmVzb3VyY2VSZWYjIiB4bWxuczpzdEV2dD0iaHR0cDovL25z&#10;LmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bWxuczppbGx1c3RyYXRv&#10;cj0iaHR0cDovL25zLmFkb2JlLmNvbS9pbGx1c3RyYXRvci8xLjAvIiB4bWxuczpwZGY9Imh0dHA6&#10;Ly9ucy5hZG9iZS5jb20vcGRmLzEuMy8iIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2Jl&#10;LmNvbS9waG90b3Nob3AvMS4wLyIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiB4bXA6TWV0YWRhdGFE&#10;YXRlPSIyMDE2LTAxLTI1VDE2OjU2OjQ3KzAxOjAwIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNi0wMS0y&#10;NVQxNjo1Njo0NyswMTowMCIgeG1wOkNyZWF0ZURhdGU9IjIwMTYtMDEtMjVUMTY6NTY6MDUrMDE6&#10;MDAiIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgSWxsdXN0cmF0b3IgQ1M2IChNYWNpbnRvc2gpIiB4&#10;bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOjAxODAxMTc0MDcyMDY4MTE4MjJBQkY4MUJGODYxRTQ0&#10;IiB4bXBNTTpEb2N1bWVudElEPSJ4bXAuZGlkOjAzODAxMTc0MDcyMDY4MTE4MjJBRTE1QzU1N0I4&#10;QUQ0IiB4bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9InV1aWQ6NUQyMDg5MjQ5M0JGREIxMTkxNEE4&#10;NTkwRDMxNTA4QzgiIHhtcE1NOlJlbmRpdGlvbkNsYXNzPSJwcm9vZjpwZGYiIGlsbHVzdHJhdG9y&#10;OlN0YXJ0dXBQcm9maWxlPSJQcmludCIgcGRmOlByb2R1Y2VyPSJBZG9iZSBQREYgbGlicmFyeSAx&#10;MC4wMSIgcGhvdG9zaG9wOkNvbG9yTW9kZT0iMyI+IDxkYzp0aXRsZT4gPHJkZjpBbHQ+IDxyZGY6&#10;bGkgeG1sOmxhbmc9IngtZGVmYXVsdCI+U3RhbXBhPC9yZGY6bGk+IDwvcmRmOkFsdD4gPC9kYzp0&#10;aXRsZT4gPHhtcE1NOkRlcml2ZWRGcm9tIHN0UmVmOmluc3RhbmNlSUQ9InhtcC5paWQ6MDI4MDEx&#10;NzQwNzIwNjgxMTgyMkFFMTVDNTU3QjhBRDQiIHN0UmVmOmRvY3VtZW50SUQ9InhtcC5kaWQ6MDI4&#10;MDExNzQwNzIwNjgxMTgyMkFFMTVDNTU3QjhBRDQiIHN0UmVmOm9yaWdpbmFsRG9jdW1lbnRJRD0i&#10;dXVpZDo1RDIwODkyNDkzQkZEQjExOTE0QTg1OTBEMzE1MDhDOCIgc3RSZWY6cmVuZGl0aW9uQ2xh&#10;c3M9InByb29mOnBkZiIvPiA8eG1wTU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6&#10;YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDowMTgwMTE3NDA3MjA2ODEx&#10;ODIyQUUxNUM1NTdCOEFENCIgc3RFdnQ6d2hlbj0iMjAxNi0wMS0yNVQxNjo1MzoxNiswMTowMCIg&#10;c3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRvYmUgSWxsdXN0cmF0b3IgQ1M2IChNYWNpbnRvc2gpIiBz&#10;dEV2dDpjaGFuZ2VkPSIvIi8+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5z&#10;dGFuY2VJRD0ieG1wLmlpZDowMTgwMTE3NDA3MjA2ODExODIyQUJGODFCRjg2MUU0NCIgc3RFdnQ6&#10;d2hlbj0iMjAxNi0wMS0yNVQxNjo1Njo0NyswMTowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRv&#10;YmUgUGhvdG9zaG9wIENTNiAoTWFjaW50b3NoKSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8L3JkZjpT&#10;ZXE+IDwveG1wTU06SGlzdG9yeT4gPC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94Onht&#10;cG1ldGE+ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgPD94cGFja2V0IGVuZD0idyI/Pv/uACFBZG9iZQBkQAAAAAEDABADAgMGAAAAAAAAAAAAAAAA&#10;/9sAhAABAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAgICAgICAgIC&#10;AgIDAwMDAwMDAwMDAQEBAQEBAQEBAQECAgECAgMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwP/wgARCACBAGQDAREAAhEBAxEB/8QA4gAAAgMAAwEBAAAAAAAA&#10;AAAAAAgGBwkDBQoEAQEBAAIDAQEBAAAAAAAAAAAAAAMFAgQGAQcIEAAABgIBAwIFBAEFAAAAAAAB&#10;AgMEBQcGCAAgERIQEyIUNBcJMEAxGBYhJCc3OREAAQUBAAEDAgQCBgUMAwAABAECAwUGBxESEwgA&#10;FCEiFRYgMRAwQVEyF2EjJLY4QIFCYtM01JbWJzd4l5gJEgACAgAEAwQFCAcIAwAAAAABAhEDACES&#10;BDFBBVFhIhMgkbEyBhAwcYGhUnMU8NFCcpKyI0DBYjNDYzQV4YIH/9oADAMBAQIRAxEAAAD38ABF&#10;aGzjdNYQ/m7aIc9cTbp6Sz+452UXtWAAABQXyft+prd3rtHZr3kL+h/kvf8AeWunqF+7PzAAAAAv&#10;/wAh76NU+/ww50r8w7ao/nnWu9+ovijJ/bPm4AAAHw6s+fX4/wD0FRvyfve9t9CSXlVpZ+3vzR3F&#10;jqAAAAZYdHqxKz9/fPOTz0IpFhrDx8tg+zgAVt5AisdMvXT7Lr2tkABQUMS+cLyz4SXT4y3IQPyD&#10;HSDl1FiqtNOx7i7LOcACgIolz4XllXiqvQbt90w+W9R2Op559XhWZzsG567q7WspQAF/iin3EVeU&#10;EHNOvJbbV7HW53R0eTUHMPTnc211nQ2lZyAAUDFE3fFQ4Oa3Fzv2X0JbXdKthW4r63JPFLcXv1nS&#10;WjZ5gAULFFH+Hoc6oKF75bvUifoq/wDIfPJqcJbOW1fnU9NcN3v8nrsHvzeeV7qxIpwfDwbyJss7&#10;L0G7fcQTyHKGDmUbiqdC5ry/stzQiW9qPYw+TW1kJip8x4Oci/kekk9/s/P1gLZjX5cwc8l+FS1W&#10;dnU2GpI/ZO3yyWmOvjGMPpa3foVxZbXfswBI46jOqKhrrGCi8NOu/IL9z3G4ks7P92tZp+m5AAAE&#10;CipM0YefvHPdvLLcz9ion1lvNVZujAAAAo3HTXbDQfuW7CCeQqxjXvFnbAAAAAAAAAAB/9oACAEC&#10;AAEFAPWWyaEhRd5kT30MxyddZ/auRwzhjakcaVg8nx7JUuvNGWOtmclm9exTsc8RjBzuzGaEZkot&#10;7Gx3AMWyuIszruzDW+W4LV2LY/OYNYclBROP44NWL47nGNwuPrULjqsVX/W+aJv2M9QtqvUTURZf&#10;vttfLC7NtX81dOIeOTh4nrhyJ/KiRER9tDnto89tHjhJH5QBAekR7cAwn5CH82HQ4/1ZmMHAUATe&#10;giAcUV7D25D/AEXQ4+kUAnYDfAUwGDhw7lN2MYgmMaH+i6F/pDh3N2IJyGAD8UE3ZPuYyJjGNDj/&#10;ALPoX+kOHcpgEhuwgHxeKhhKBRARKbxUh/pOhx9Ic/cTlHzP2Jzy+E3fscniY/bxg1SHa+2pwEzj&#10;z21A54G4+OVBiYO3AMIiRP3DcERAFClMUolDnfxMmoBigIgLpyd2sJgAVDiBFDAYwKD4okAA9BKA&#10;idHvwqhi8ApRL5nOUplAIJ+xBMHClMAh37du3QfsHPADc8QExymJwvxG8ShwpCgBCmE3UqVPsUVD&#10;Akn2MsQTB2OBEvbH9AwdwRIJC+hgAwEIJC/sf//aAAgBAwABBQD1Yw8jIg3x8wprQEOkm0wWLkUn&#10;OEvAYScLLwqnXjq8wq4ZY1lb9AMXUe8xjC11nsKC2GzOWTsBJYX11vkS0Dk2bzcxHZPiLOSfzEoG&#10;dJTGNS8lLI2lLJv8s62y52rmJtPBWygWnhXtr23iQcWu/HUkn7s8g+61O5l/aLz2i89oOe0HDF8D&#10;JOWy5uhZcERScHfLR7grpLoWDvx2oj3JKgd16OHKDVORmuxyomE4B4rdCv8AMgk0EyK5BYR7sjpv&#10;x8T3Gy4N5B3FqOX7o/1XQr/Mom5OuBI9aQj1ykluTJl/CNFV27gHLh08P9T0K8k0SLtXTVwwdeKj&#10;dHyW9iTcKoCzUarKsHK7WVP9R0K/zIyaiqz9som7kQQjDfNJfJvSLmM/aixkHRi/LR7gDtQXTHnz&#10;CHBXRDnzCPFlyAWRD2Fm6qp12MQaUd+BPB2Jit5NBJ21TVbpcK4WbSEXLlctOJkKkQ8gzTPKSYlZ&#10;ybhN4+B65I2xuNBD1dNCnO+gyqnaSzplxJqi4ZhJSMizavpdJko/9uNVepey0SXSXTKosmQhUy+s&#10;icG5hZkfcBs3M5kWq8edsQHzpNg0IZuzappM2rsXgAAB0yzaKKki4kn6MNEGB7PRvzJFEpRNjBFi&#10;lv0HjYzhODjzx7b0cIEcoRUedk3/AGP/2gAIAQEAAQUA9Z7Ncaxs0jYxRcNbDzR05lL2zDHXkZek&#10;QM3jObYjmaPXY8ZiLOPmbLqaCfHtFtBGtC5Y9GFzAWluYrVOFZxA3R17J120zysaRwTEsmrK3JnF&#10;oLEsQNSLvErLxHHcVdatYivCVX1yjBKVjMn1bvJ+gbV+4wcs9U7Z8WWlVkvnWPQ6WPQHXthDTdj7&#10;fF1eYkL/AFfZ8/rSrz+tKvJDAsjqG2sRtir8/k+jPLJY4I8xSwsl2DsOtrDaW1evRdPiawriyfEE&#10;FMX3IbZPbfpY9nYLUeN7Tb8jGT0ZgkgpIWazWi95+i6A/wCStncWpFWQxKxMfd68ay3PEXJVvNi8&#10;bPlNUZ8Wt9iLk1MyG2Nh7bvH/wBDOi6e/wBzdwMTtadsRHH9cM22g1mzmOhdzOb5zFkkx7VtxmNx&#10;3R+N+07Ft+9bx+H8g3Rc5RGydva/h7LqS6amsnXG53cRmde4X8/YH2z29tDMa2Gm8qpjNMy1wszP&#10;ae3AvP8A9Bei5f8AsXZzbTKczzLYepZnFbo2fSwPVJ193sX+yN+QNhv5bZWonOvGyFxSrBvVLSzU&#10;4eTDczW0RNuRrQmEltxrTGvv7ga2cyq78GtWw9m4tDCMorbNM3lbN160uk9xLj/x2D/x67ns2wq3&#10;amsMDvKrMey+ssN5D2jndQ7G6f7qw9pUq4bt3jehaUxPXur5fY2lICe3G2xkWVFbX2Rh917FMbxt&#10;WDqb8VepyWAF9LVpSLyLKL//AB7QmUTlMbl21r+pilSYHY9Nf2r2e2go2qNhN18Ooaf2Lb4pqfk1&#10;+YW7wKjcDsLEbHw+NyLP8XxnGovEof12ZyhrU08/pPHdjJFhUVXSlj7RUzYut89WMO22CuDHNdad&#10;g5itKPqnEsDoaqLvkLwSSSQS6d1qs04i8OwOydsthME0R0jmGt7fke1X+6sJlGK7j4zr9+OyO0wz&#10;D9C+KtkLMxj8eusM/rPWHpZ9eY9bVd6Y6tZBQle/sf/aAAgBAgIGPwD5divUN6q2bncpt6lALF73&#10;JCV+EEKzEEDWVEiJnLHxb0/puxZupdI2622+dNdZ8ylrq9DAOXUhSrECUbIjnj/5u+4o2m223Wds&#10;bblgs1Tmqp0qVjauptdoVoXMKxUgxHXNpvei7fcb7aeYy00a9dta3nbq4ZmIUvb5arVDWRYGhgrH&#10;HRfh3q3T7aeu7np43VoSDRt4rFtiWX2GpfApiVBllYQCpxbf0DrO33dVblWNThtLKYIMZgg5H5jd&#10;HrnWKem9K2nU9r1I22BWUsbYKkNABe0QreJg7BgCQMfG3VqE3fUepNu9n03d0UVPaWuuXy6KqkfR&#10;WwdbD5jI5BA8RyAPx3tqPgFG6B8JhadpbW9beZuvKp0bWqsoHpYi+tNaFlUGCZgHYbHq/wAGrVvN&#10;4tjdVVXZztDt3NFKNudrodzfuNNNdqFdNZsI1EFR074po6ltOj2XbkdObZ7i5vJtvrrRdtt67tAV&#10;alrtcsQgqrrYm4XXvqXoXwQOo74fDVG4/P26qX29Vr7dWUlEebUR7wqDU1Y3NaC16dBT5jq7eW56&#10;hsqzuK9DaTYKf6j0tMqy2KpChgQtmhwJXHSOtbTd2Ha9Q8ndtosmwX1ItSl9yVFzW0CpawQa9JSN&#10;M46zsfh4v1D4mvRwqDcEr5wWFs3INqVOQQoAskuVVT4Vy6Z0n/651E1fEVVBZ03G5ZVLOSTYh2z+&#10;WfLOpa5MpJAXgx6K/wADfFu33vRtk996F7a7fy5dV3DWu8DW66K1rpCW2JorsssDOKx0jqnULdy/&#10;VeoeZuW892dkF76gFDE6RYqpa5953bU3ID095sbf8q6p62+h1Kn7DhdjX8c7XcdF26Bdvt187Z0o&#10;i5BF21ANCZRLEuWPvEnPFlN3wkg0mNZtqdG71KF2I+lQe7Gn8ltqUnkWOf0aF9eK6t51bp232jL4&#10;7Qru6g8QtQADMJnxWqs8Z4Y6X0iq1nq2u3rpDN7zCtFQMe8hZPf8xfY1SM/mASQDlBPPEnbVfwjH&#10;/Gr/AIRj/jVfwDH/ABqv4Bjdn8vWCKyQQoBmRzxkfS1Awo/T9Di5o/1h/KfR3wn/AEj7RgaT/UX7&#10;Y9uEHJh8snhgiOWWFUt4uED2E+3F34o/lPo778I+0Yh8jOR/TlggnNRl9J4EY7/kIwn3Y9mIQRUD&#10;i/8AFH8p9HffhH2jCknIcB2nCFeBPDsw7HgTA+Tw9nDGoQcs5/uw5nwYvH+6P5T6O+/CPtGDPDGo&#10;kk8jhGbIjgO044eKPtxMZYcBoQ+v6BgVKBpj6+GNx+IvsPo738I+0YOhuGZy5Y06vDxH14Ln3+WN&#10;XKJxk0YB4rh7FOerji6lXXztamCQJEQYPMjsxwX+Jf14yA9Y/XjNY+kge044D1j9eN29rKJr0gSJ&#10;JJGQHdzPLDhj4gBGEhZYez/xhjY2YxwwY44AVgD2HCo4ORzxYVHZ7MKSfFgEHPDX2e8Y+qBGIJzw&#10;WHuzGFYdn24KqDqPE/q7Ma5n5ZiTgsJk8sQR+nD2YsVeBzHtwTMBRy54NmqRMQcajGtuH0YqC5he&#10;WAdBgYBn0ZInBOgieZ/VgLW3i5kfp24liI7uf0jBCjLjBOIsbxdmcR9PPEagW7Rxj6sHUxKRlPp6&#10;nE4YVKAo/TjgsVPdPHCkCYPDBJX+n2HjglEg/pz+YI54OrjPykHgcAEyf7F//9oACAEDAgY/APl3&#10;J2m2LJTQ1zkwoWpACz5xIUEE6ZMZxGOg7vebkDZb+1kTy4dwUsFbBlJUKZYMsmGXMHlj4vWm2+63&#10;p94rrIIAsXW6s5AQwAtZIzy1CeGfTNxt+pW07TcaVay3TpR2qFzLCgE6a9bF5CeAiQWGOpdY2O6r&#10;s6VRu/JQtIttl9CslaBz4jBgkQGUyQQcJV1bp123sZQQHUrIIkETxkZ/MVDpmws3m93Ozv2YRNQY&#10;L5cyCJJCoZYZKUBBIk4+HdjY1G02X5bcbyi211QCqs67Hdl1ONJXwBhMnIZk4+F7LPihh1Xrpay9&#10;HVxop12ar7HDFbB/TdtJgkiRlJG63fTviE2bbbug2JZQvn+aotsZaLtSr5VM2PWwIZ9AMLDY3fQr&#10;tjd1JKqTvBuKq18yut2Y32tXqLay1awCS7sB5ZrqQA9T+Jjstt/3dtX5VIsW50W4ggMywjMtRLGA&#10;5pdii2ag3zGwAdRtNy/kvqE6fM8C2CIKlGIJKkFk1Icmx1Dp27pUbjaeZtxqWF8p2LkLUD5apZrL&#10;RDSGBnHTt11WNr0atl1P5QDeXOaUnQ1iiCTKRpBJGZz3vUPgHaeZ0l7YRqaFJAGWg+cmvxiC5Ah4&#10;BLcQOqL8UdAu2/UtytVTAI9fmqjGpUCSYU6nL2a0VpdFTShc7/Z7RKF2G00Ur5Sqqsal0ktpAkoS&#10;yLyRRpWM59Pb7qv/ADK3Vh9KkEfaMHcWfC11XULWm21vL3NjMcyxutPmtmTAhQBkOzC2V9dYz+yK&#10;7FYdxDBQPqJB5YGncXWN3gD7dRw1lHTt3duVPhQlVUkcy8kqDwyRjGN7v7ECvfc9hA4AuxYgdwnL&#10;5hE1ELpJyyznHvv68e+/rx77evHvt68UkO2bxxw6U3o7LxAIJH0xw9FAVJnMxyUcWPcMu/PCb2vc&#10;mvZVl8z+2B4SFHAqI1GwzJgLABONtuFZyrVtBbifFx5SOwxmPRpHa/8AdgDY2r/3O3PiVSQ1mkZD&#10;/HIjwniJ5jGwVQDtdyjFTBkMvJu45gZDMcc/l83cWBapAk8BOWZ5DtJgDiSBi6mulhY9JCEZzrjQ&#10;3dPiygn3Tzy220u3E2hFrG2rBIgZxc4IVQSNTiZIyzAjFKkAEV8Bwyjh3dno0D/cGLK98opRbdNd&#10;iSXWZYBxx0sZKFZA4HSRnuq79yrflamFRUmGewmGWYOpY0r90Ek9uKzqHnqq61zlWKgwQYP0SM/k&#10;sXQGHAr94HIrnzIJjvjG0mw1qtSmwnwtUtWoOD90nw+sYpTYV+R0Wp9QgQWgEZnPUX4txIHEycJ+&#10;4faPRo/EGKnrtgppatSBpdgfErMcwSIC5qsnmcdL3OzQCmy6HqY+JHnMFc9I+gwT3Y6jvbgRTdaK&#10;q2yhmBIgCZPDjEAz3/JoSsPRoLMnBmA46G5MkhxkZIyjmd0i1tqRRa1gmDEl14CdKq2eU5Y6jbWz&#10;f9bPhB+9lmDylRJUQo1DIYQ/4D7R6NH4gwa7VY0ahq0kggdojjpMNHdwwLnvazcKA1TwCrqp06WI&#10;z8xQRnwbnjpd+6JS2pYppUS9ls5sQTABJEkwYkyCQMatA/MaJjlqjhPZOWEsXbl60hiVzdc4LBTA&#10;ZQD4lDAwcsb7aJuvI2V7AgwdR+8qz7qsBkWEgHTE4XpO3VBtAoJB4r4ZIB4sxJBYtJmYAAxX+6fR&#10;o/fGHo6fvwjV1lmGjNgD4oLDIhc1gENPGM8NRRuSNkTXYoZjpAsaDEnkQTmZaYmc8P1OxtfUGgKp&#10;gx2NBEqAJnTHZmfFj85q/o+XrmOUTw4/Vipk3ZqqHEhVOfKS0wORy+sYWy1FelmDBlXShM5mASNS&#10;8SAQDxjG+6xTaDfbuVCEcUVRMCeDQM/VjZ2tYXIr0uRnDQCQe/vxxI+o498+o4jXn3An2Y94+o/q&#10;wroCwUljllkOB7JPq443yb5yd8grFTgFRo/aGXGASJPEd+WOm07faebftwQqtlIOY1RkBWxOljAI&#10;InPG6v6luQ1qOFdVIMiJ0lhEDkQvYc8eXpHlxEco4R6sWlNWuMtPHj9eXaYMCcMu3ZV3shjWzKA3&#10;I6WOR7jMTGqCcbfYb/UtVNxdsveIH9MGJAEHxmT7uRgyOr2bagPUK6m0ggcEJOnI+KMwOBA7YxtH&#10;3TgXWMVkDwlg0ATyLfsjnB5/IEX3Rh63vAdQSRnwBgkZZwcmiY5xh9zSynblwqjIi2c2M8kiYK5y&#10;JmMjtb0UMfLGtGaPEhMhjkFUcWIyZeBxcu1qY33EtbcASXzy0QPDXHhBPHl24ff+cCWXSFUERnJD&#10;BgDqBEcMhmJn5fOG3S0xmrR61JkA9vI5ZiJxubaltDMJCkCAQOAbVwy4Zj7MIltWalWIiHYABQGP&#10;7h8MjkJx1XbbSzVtrDrqI4qwGvTHFSGBGcGBjc3fm/Jr21akhffsY8CTlAJBkDnhurHdiylX0Mjd&#10;kgBlI4GTwjhnng7hiBvN34Rz0VAkExIYj3my4u2Okbbb1eam3DFljiZIWYkxHiIgwDBOKb02V7gG&#10;X/pcv8AaACOA1HLFNqbtvKZZ91QSDwzjIj6MBV4fae8nmT6CWuhsQz4SrMBA/Z0g5nsYROciMNe3&#10;TPyuo6mexgWjhks6UnkT/wCqniBtuh7lvzX7bIXZBBBBdm8JjlEtPDKcV/mWpKHTrFbaTYAZGtDw&#10;7CwyJIMTh6Nmq10MdXlvZ4QwyEECWjksTGRMCcfl+sb3y94q6VUkqoUTBRslI5x2yGzxtqFtWzcE&#10;O1dikKzDiVUrBUj3lLFlmQTBxbRvL7NxsDXI1grpIIgOIAYkEjKQYkgYAAy9Kze9Q22uI7cyOGUg&#10;E8gTwxuK+jUJt9tXEqsB2kfeiNWXd+9i3f7jbMtUeAWENZqPFm7+MZ5Tl24219O1FjVuCyiAWTmB&#10;wzHFec8MXXX0z0tWyqv8VmmYB1jxCDEZkjsMZ2bjabLytyPeBzIn7pM+E9oiefzA8vSNwvuMwJCk&#10;5ao5kCSs8+zFy2km17Cc+MDJZ7yBqOfE/Lbt7R/TdSD9eKl3Dh70BUGOCEzpnmOYngSQP7F//9oA&#10;CAEBAQY/AP6ayO2s4oZrm5Ez1ZBCyUqQq6PldAJX/wCzskYPNPMxWIsyxs9aen1efw+t7VUlXLLc&#10;4KqEs7Nty59bXyR2VMTc17xZoYy5y4HxCuilVrEdFN+VU8fj9ceeWPRUonRaeaztoJIJiZqox1bW&#10;lhVA88toMpRDyrRscniJPLInq1UVU8aavsc7U21rQ/fyi09KpbCbMAa8kz45rCCCZIYHnWjh4oxv&#10;D5/BKO8ORj1+s5kr6pOA01vlo9LaIGsctBn2trmWZ4Z91ZPq4leDC/0qrEerpGPb4RWqn0RPldFU&#10;38Qs0g5L6wyIn2JoX+3LHI1i+tro5Pyu8p+C/h/P+osP3Poq3G0VDssr0mW2OjGlHeTJZOhdBPFO&#10;rI2vNtoFbE9PXIyaRrka5URF6PfixX+wuJL/AB/NdbR0tcZZTE29tAoNLV1gRaA1pTTBjlUiSGVz&#10;XNanqX8Gp9dPDH5WK/K8KhHp8naV5tfOh2kWqpnA5WrrpQ4yqQqSO6HiSaJ0kUbV9Ll8+lq1lZoO&#10;dwg2OhjOm6rAMWQY/KTZ8x9FUBz6PN/bGFrfaH0BjlwujdCOsyt9TkViVO4GuaPns1hbw85lxuhu&#10;Sf0u2uK6vBhzVGBbIDELHUjhW8yve2Nogo71UhCCpVc3Mc2S20TMjV3H76svepjc9WWU+egIglnE&#10;EMdLZihGXkDIGI+SBtkPE2eQf0Kz+ovpUiIdb5oOTQ16CythkPiqfFgbTENla8cgexFHe1iStekR&#10;HtytT1M8LQ6ME8z7DVOp9VOwA/3DY72nDgqhJTdFMO28JtKWOuZB60eP6HQqno8/Wkq8l7+q2doM&#10;WyEKO/mmHW3jGag9joo1sw64yZj4Y2saQj1mdG1jvytXxUUXfLaWv1oVa6coS+0pI8U8xjnyusBX&#10;5ov9OcoErZGDNc9XwI9yIzyqOXOyc23lZoc7niLe6CmMsa+0ZRTnCw6AuxKOayNpNhAwMZkAbYSp&#10;4/ZillmR8rYkor62luSL7WfqOjJW8LKKIBgvDfumQitKkkcMyyhghLnX/HPO/wBb1Xw1E/jsaudX&#10;NgsgSwJnN/xNiMHkHkVv/WRki+PplZF0mkt87VDMFoaEZbTG1AoUPiKEGDN0rHUgitiY1XSKszpH&#10;+Vcvn8VlHIwUDFjcqfdusaksWZPK+HwzBylzvRf5/mja5PP4p5+vR+mVIDVX1eI5CJG+tfHlVY0U&#10;Zvnx/b5+ohrC7yNTXzxKhVqyIw00aN7vzRD1bUjjJJb6lcivIjiR38/P1SUEM0pENHUVtRERN496&#10;eKtDhDjml8flSSVkKOd4/Dyv9RzTlxXT+t4jFM+O+43T6zl+8tMNIXp6/b1FUOefPWL/ALcn2BKx&#10;emVrvS1PyK3y71NYz5E/L5rWp4a1PkDpfCJ/d+MCr9f8RXy//wD2B0n/AGH1/wATfzC/0f8Avtc/&#10;gn9if9z/AB8J9f8AE38wv/ztcf8Ag/r4sWlH335I6eLW/Iihxuhod51q50Wbs6AnK6i0mGLqVYNE&#10;Sri6+JVSRXxqifi3z4VLilwvRMVsbfPSkwX1ZmNPTXp1LMIW4AmK0FrDCZgHwmsWJUlRq+tPH8NE&#10;JPWG2n6kp9ldkCSQRjZLGUrR/wBwba7kmVFSoppjxmPZGjpn+8rmtVkcjm1PdqDqdnzThPMbDqxE&#10;t9YRRhV/SaXPMMzNvSYrOWBstNbY3MgV0t3abYmA737IkcWrRBRZ5V+N/SK+71WiA1fxA7EaFc7i&#10;udVaezEb2gNgphArxAUIq3jehteXHEkJgbGTM8td5/h+HMDlcn3fyopRvVG58crGzc828MksM0bm&#10;yDkQtm9UcjVRzJERyfin1WxfH/a5ID5r/HG1OfuecYc8/P3/AHiHm+YHqwayv+3miD6YXNn4IGup&#10;pnTlGwoZF7H3ATYmfHYGtgBP438pMHsy+fXUVZYh6bM9F59KLPZ0WpQg2Rk1XoA3HwjSIEK0cus9&#10;KyzIQiRf0Lsej6IPKZWOyrasvQWTCUqaye2JaIKTcGwQzQ09THM9FINJWIMSNFknkjja5ydCx1Fh&#10;7wXS77htvnONXVfBDoP3FT9QKrGc+189W1B7CvdfvDtfar2xlEOaldIiKhT2Qcp4n0PpMd1qarIY&#10;PhGa+DXHqyz19OLTVnjRpj/lJ0uqvqHJ4Ye60FRFea8Jhr7EsAT2WtIHGZC7h9WULTAFA/DHfAzA&#10;Z0Z4eeDnC1+ahnEog3tR4lMM6NWixORFZA1rV/FP4fhavlE8fLCiRE8L5d5wWx8+F/knp/n+P8/r&#10;Z5v5B1dFxWDH9dlouB9t5xBZm9J54Bbk2/QK8br9N6UuzefbG4kONoLSjSxFA9UsMzqs0RXEdjy/&#10;ROl5m/i+JvKdhn/jbpMnYEMpt70bv1xauqel5WexSp18uxwqjrX0boXMdXClFlEL6kbKzMHOsgk3&#10;9Hl8aP1DKI26DucfrLbL1ttIFa1WmBrNGNAfGQswhBEHtmReXxSzNRXr9aSrbSB6iGeF4dhkTJxh&#10;Ha+mvBSsxe5mrLMkjEH0lvS3hEdSsq+2+0Udjlajle3iz36ay5nn6XhuOk7lq7tJ8lpuJZP46j7e&#10;n6dX3CEMUvIbZbFtbAMj2euGQ2GSNXuannF0Px0zEnx++C/F9q3Y0VnR5WOoutmCBUG1DaK11Nst&#10;g7YaPqRJkpl7JEsxVeJK5CTXGPa1/Jv/AKk9X/35of4fhT4VEanywpvWn9rvPP8AYJH4/u9LvPn6&#10;yt5QbCKuTAz4ToHF8XaZnNRc76Nuc3obObd896HvTwytDnb3VUTgR87Kh1RTMOmapDS5GI1nxD6l&#10;xSjDpcf1DuQtT1f4+6U8ErYck6kFcLYHUltihnmA5vHSPhaRCwaciumJie2P0RK2NPlR8idnCYFg&#10;e0dpo/i9yPbOIAZT6fV5a1sqFakIOc+C0sBITs0kKGQjyjwze5H6k8Sq36nz9Lks50PnC4W71+35&#10;uVGWBudtV5q0rxtDPy/Vj2KQ0G551V3Q+lr2yAlSTk1rVhfFJGqqd1akB5psG6PHY+k7/wBF75nh&#10;NTBl72so7GfQdE53XzFB0f6g3F4quuJYzEkFZPKkKyeh318oNPn7zQFfGBlw2THAX8YM6k7exlrB&#10;hbgMxRo564i0x1ClodWV/sVYr7iBEgjf488oVfC+98TOrsb/AHtUfd5yR6r+H8npKiJ4/u/H+H4X&#10;PT/Cz5YUKO/H+XrwWyRv4f2+VT6XMa6l02h57PpKiboddjb69otQPmGRmxR6KnbQNkKviMhoJgbV&#10;1bKyWAmIN6uildGyN7uk6DdaPpnQscHmtp8d+qE0uftMN0/D4k4fFG57oF+EopsfW8EHd17o2saT&#10;FZwx+ud3p9L4/iVvOumX+J1vHcy6i+KPxYzeUDvOp9z78QaQy36Pp6OzsyqehzN7orsJSJ5XQG/a&#10;NlJbMHMTFE79T/QaT/NP9i/f/tj9Sk/bn+YH6B9x+g/rHq939D/cf+z/AHPn1fb/AJ/P1TaGo5va&#10;67OYQMTfXWpxcrjei8/CisSqK/1lTiTAYq3pGLqKc1sWlqILOvslqjnzQO9UbXs+Q3GqDsEnx84F&#10;33QiWNBZR0k9lrr4e0lSbX4PAklBvByGR19JRowcy8jQkIEqOuSKSeZXpTfC7nVHk6Ti4+Uzurus&#10;/eQPfp+eSP58VpLang0UZIJmv3epubiuLuzLGMshxkpDIGQiDt9PH/8AR8T+w+f+fa5bx/D8NP8A&#10;7YZr/cTa/Wmw/wAZvkTUYQ/l3NtF0LbZYnmEx+h6HQ5W2cR0GLHa/VAoDUn0fPhVsqEkAUwe3kK9&#10;TZ0jj9yOx55hOuXQHArCXkPZub12w2F5Piaug7psZKk5AJrO4nhdOPdxmTpK96E2kE3sLJ7yNc69&#10;+V2hOl3Hya1I1LU8+x9l+2tUJnDwq2eCt0wtbq6Ue35tR1lU4gcuGiQKP0kIP/rypZDXf55/fR/t&#10;H/LX/Mr7/wC2L9H6N+3P3D7n2Xp++9Xsfh7Pj3fV+X/F9Y62z/ZbLj2OrlMhvL2ixGM0lgDekkBN&#10;pTLmz2QdwLX5A2H3hDGRhtRJpIJJJ440c5tXfa6iod3zq/taDZ0GyxWGkwnMbW2G0IhFrNHWU1rd&#10;5n905k0BxtjXBkDjGzTRyRixNe+NO9/N/C6ysJ3/AFz5Y4uq5drqRkBF9y/GZKp/VWUozToSo6vZ&#10;GVdS39aRI3eGvaI5XMjcjvh58iN7daDaY+j+Nmx4N1boWbqrzohuV7TZj4bRDVu+ZnxbG1Hkth45&#10;PWc5j4kJ8o53mRvqVF3GijVFTyk3LOnxKvn+1Edk/wAf5fSvn6SSGO380xh2B6OIEJF/0yTS5sm2&#10;EQWFPzSSPVGRtRVVfCfUtenXKe6ngSL7mfJUeu19aK+eKOeKEm1zufsa6Mh0ErZPb9xXIx3lUT+X&#10;1/8AJM//AJA6X/6Q+vj6vJU0fQl5N1Mzs/QTQ8fq6TPZHF5fD6atYTe6HR09TXCGW9/ciijQtdJL&#10;+d0qsVkbvr5E5LvtsZbfIDD5/iFL8cugU4VjkKq258woU3YV72VRIkNrJm6K1KBdZWPuuJBhkjZ7&#10;b0WJvxdyPM+Om9U6L8faq0rsTj9MK+pivaq0hbq6uDbARuHCpaPlOluzC6e1LlGjmClFdL6CPCyd&#10;W6L8oepA6DV8+6DXZLqmCzTs5fSaQSOlFtgsdYb/ACxogNZlQRC/0uQetH+7Y4MiFxTZWvVP2n+l&#10;Bftr9G/bv6J7DP079C+y/Tf0r7bx6Psv0/8A1Po/l7f4fWuIzi6aO9QIeOpIyX27bYQ6U8Rg5c0x&#10;AVkglCO93qtCIxiZx61J5IYpJWsar63m9/mcn3Z99k9tcch0/SsbSB7OqGJlCvhcbrjhIa6/8RkS&#10;yVlp7yQyzxRNsWQyPWOPm/xt+RU13msfxjst/wBP2AK0rldqNDW59wPJ6O5sKGexraejlDuEdprB&#10;kxEUz6eP2JXDGpLH82NTyrBV3QMtn+TfG/aS4gK1hzQ9klVy65srOPHlD1xwH7jmzrmmRie0yMwc&#10;V6I73Vi88Vu+uXwIvQej3mqxs94DUuqsUbs6rUE1mepGltfIHSWO0Aez9FFnekli8aZjFWX0MfOI&#10;XBCUIVDKOSMTEyYcgedjopoJ4JWujlhmjcrXMcitc1VRU8fVByvGRtSkoZ7oppKiDiEHFXd0fckE&#10;mNGT0yzsU5IWucrnezCxvnw1ES8zNxvqsC8ztafcWNfMLaullq6ezhpr8+odFXyR6AXM2xDBrV4D&#10;iUq5l9BXsqiomg6birHO2fKLjcZ/m2DGaMDZQ93YY6E3aaau1M0xANdzqtox7GGrPrY3zkWQKFfc&#10;oIjYSOR9ArKyPTHx8xzFd1fF6zSiUgdTvud2t9PeZroNrYrX53K4kOR8RVjYCuSvtKmWeSF6ulYi&#10;bil5Litqd0Psllf6/wCQvyRx9bpbW424cOhcTSh8dSmrPOU40JWFPq4zyIhZDVmewNqIz30tPkQV&#10;tgLKbSZaXn1Hic9XaTPLkhobQGy0tV0ar01ZS2ybKpuq5kEYjx0GFj9yeN8/3TJG/wBEe8h57hOk&#10;zvAFr73IbMYaKYple4x4Nzkr8sY8Smv4mGLDPDPC0awibEj5x3QMe7q28xdH1YSxv64y6rud3may&#10;UuczNnTUrEcDm+gpsYVAoDHiyOcFIloLKkiQxRMa2P0VNNr85C6XPkc20liCfSFB9G2tHQUguSBy&#10;ugvCDZBYxoeO2cg9Ok4jUaQJB7z0dI9fr5gco43ogr7lfYJq3rPxwNqlSS4x3QqyuO6qHhiQYJZ7&#10;PK6Gg09BYCiwGfblRsB/I1HN8r0fdQdlI4rkPi9ynI3F9V4EueLpfaN3Yxuqqu0v9EstcRQUh9jX&#10;zOMhEVzIS3JCrCVd64T/AJmT90E6jiKXekc02XHOkB1UTpq+Miooq/TZa9pgwiK/SNt7aN/2ywO9&#10;2BqTSNIa9WfU3RrBwNL2n5gtI5rnIhSWW68d+OmWvrTK2V9X1zTgdTZCme5c3c80DWyW2nuXvVfR&#10;DE1vwu5Lz3JG9nrfjEJrb3SYgzOWUz9TfxHW9VjxLoYMO4OZm7GjWK4sa2ACWIMYqIN87nNc2Pn3&#10;RargnyB3VZnrh1z0Rn+RMTquKplV5cjuZhbIquABPBVfZhIu54oRo2q5Gvb4YuE1uc7LoVwujoLG&#10;5SKHFZKkvLvPaqveTj2RnsqIX5o7KiGReHwC+SHRJ6ms8qv0NS1LJ/Yg9UpBZpEp1panzL6zbe5s&#10;iHPKtLiyn8ykEyudJLI5VVf7P4KPb31JcdTorqaxnjwp2V2+xFoZ89nmR/a4euwOW0kK32vPeLHH&#10;BeByjpM6YlhoscL4n2W5uPic34wG6e8ZrOhdP+QG6EstEtIWsgb21/P22bchzse3JijHr7CyggK9&#10;sWVwVaQiPJiA5b//AD/6Rbp1ogVkPU9rzXS9Q1vOspDm7cSyoLnoe90kx3PzXhGje8MwKL9aeUvt&#10;gRpBIR4zxPW7niVtT2xOLqOn0nH9nPi7zvdXntGurqS+kcpKEiZUGe3C4cu2DjeBNM+Cd8P3CNc+&#10;75vxCoy2D5nprgbfN4Z1/sRI+CF2ddWzUdRIlxW1I+j10tMRZ+utpx4ELeG32ZpVghR7RuXfNrvg&#10;nNu45ihGyuJxurm0WZytdyus/VJMyXgN+BFTY3YUIxZxFhExJJZYjFmDOhikV/p5pzqp11V1fpJQ&#10;PTNLxTsfP7OuwO/2uWC9dxfYzD6bEyVetxOrq6fxZ00twZc1ZRLSxJpXV8vss13O+39E6Z8lfjta&#10;8/rrmvf1Kqs8LZ4LVg2tLbVWS6RnoKzN0m3sryqtpY5lDlsq0htev3Aw3n0SRwQRxwwwxsihhiY2&#10;OKKKNqMjjjjYiMZGxiIiIiIiInhP4tH3P5IckH3qVzKxpAopdzEbpLQAaYDOCyVYuipKOwsoopFF&#10;FnLRXxtl9pjvzox3S858Fuec5+MvKuWmVINpzzESVdF1zSEW48hPtQa+ypH0Y+sHrqx6TtT7GVj3&#10;Mi+9lci/Wt+RfUOT6fG5QcBkHK8v3TR1+87Sfrilgh0PROjGDNLrnWsbxSP05z5PchaaroY4mxse&#10;/lHScbyATp1ly/eCl9BwNBGHVajoHJ7Nq/uSkpiYp6kg68rTYIS69jC4J4Z1fJA9HqrX7ronSMOF&#10;dfFbHXkMVP8AHj5akLu+vhYImwrqcKwh6FWiidBzM1EVLA6Ahbf74dEdIyGSOJqz33R+H8Ii5N1Y&#10;drpNTV3/AL13cZyC7hjFkbir0w49IsVcsE9waUeMH7yGVXrCiPVP6gVct+2wukZwmcvm+s1wR93S&#10;870dqP8Ao8/Qhc0IYGPd6rK0xRM9O2Z8aRnehUlhRzpE3AOxJMK1u66bpr4uawlHlsJ89TEuzGQs&#10;rZRpS4m3mlpqpLgxrSJ0jnsVjVyuY7z/AEbXmeriklzu6zVtmbVIVahEI1qHKL92K57XMYYFI9s0&#10;LlRUbLG1VRU/D6xwXTL6v13QsYBqcnQX9eKgRNLgLXQzWEGHfahOEXUZJSRILYAaxHkmpSyZoIZX&#10;Ronj/kP/2VBLAQItABQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;PQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI5LswezAgAAawUAAA4AAAAAAAAAAAAAAAAA&#10;PAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAAAAAAAAAAAA&#10;AAAAGwUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEAfRmOBd8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAAAMBgAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAPp9aetI&#10;ZgAASGYAABUAAAAAAAAAAAAAAAAAGAcAAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BLBQYAAAAABgAG&#10;AH0BAACTbQAAAAA=&#10;">
             <v:imagedata r:id="rId8" o:title="" cropright="-68f"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00173570" w:rsidRPr="0091663E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Comune di Scandolara Ravara</w:t>
+        <w:t>Comune di Scandolara Ravara-old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00173570" w:rsidRPr="0091663E" w:rsidRDefault="0070575A" w:rsidP="00173570">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict>
           <v:line id="Connettore 1 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:1;visibility:visible;mso-height-relative:margin" from="-.1pt,38.3pt" to="481.9pt,38.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+cLwF1gEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHazcYcXpI0F32&#10;EWDtD2Bl2RYgiYKoxsm/HyWnWdfdhvkgS6T4yPf8vLk7OSuOOpJB38lmVUuhvcLe+LGTjw/3Hz5L&#10;QQl8Dxa97uRZk7zbvn+3mUOr1zih7XUUDOKpnUMnp5RCW1WkJu2AVhi05+SA0UHiYxyrPsLM6M5W&#10;67q+rWaMfYioNBFH90tSbgv+MGiVfgwD6SRsJ3m2VNZY1qe8VtsNtGOEMBl1GQP+YQoHxnPTK9Qe&#10;EojnaP6CckZFJBzSSqGrcBiM0oUDs2nqN2x+ThB04cLiULjKRP8PVn0/HqIwfSdvpPDg+BPt0Hud&#10;EkYtGtFkheZALV/c+UO8nCgcYqZ7GqLLbyYiTkXV81VVfUpCcfC2WTcfaxZfveSq34UhUvqi0Ym8&#10;6aQ1PhOGFo5fKXEzvvpyJYc93htry0ezXszsuPWnAg3sncFC4i4uMBvyoxRgRzalSrFAElrT5/IM&#10;RGfa2SiOwL5gO/U4P/C8UligxAkmUZ5SaJ/dN+yXuzc5vLiGw+ytN2Ged4Euo//RMvPYA01LRUll&#10;IK6wPo+ki10vtLPki8h594T9uWhf5RNboZRdbJu99vrM+9c/1/YXAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA6qtv59wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLN1AZpemE&#10;mJDYaWJMnNPGNBWJU5psLW+PEQc42v+vz5/L9eSdOOEQu0AKFvMMBFITTEetgsPr02wFIiZNRrtA&#10;qOALI6yr87NSFyaM9IKnfWoFQygWWoFNqS+kjI1Fr+M89EicvYfB68Tj0Eoz6JHh3sllluXS6474&#10;gtU9PlpsPvZHz5TFVbaqn7vNjf087DZu2m7Ht16py4vp4R5Ewin9leFHn9WhYqc6HMlE4RTMllxU&#10;cJvnIDi+y6/5k/p3IatS/vevvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+cLwF1gEA&#10;AKQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDqq2/n&#10;3AAAAAcBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight="1pt"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00173570" w:rsidRPr="0091663E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provincia di Cremona</w:t>
       </w:r>
     </w:p>